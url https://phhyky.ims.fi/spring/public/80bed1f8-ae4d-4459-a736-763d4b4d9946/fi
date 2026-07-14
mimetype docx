--- v0 (2026-05-29)
+++ v1 (2026-07-14)
@@ -1,54 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="472A6A71" w14:textId="5330E5C7" w:rsidR="00B11F9D" w:rsidRPr="00B11F9D" w:rsidRDefault="00B11F9D" w:rsidP="00B11F9D">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B11F9D">
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
         <w:t>EKG:N PITKÄAIKAISREKISTERÖINTI (HOLTER)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41425C0C" w14:textId="77777777" w:rsidR="00B11F9D" w:rsidRPr="00B11F9D" w:rsidRDefault="00B11F9D" w:rsidP="00B11F9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
@@ -112,55 +114,53 @@
           <w:tab w:val="left" w:pos="7819"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Normaali" w:hAnsi="Arial Normaali" w:cs="Arial Normaali"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B11F9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Normaali" w:hAnsi="Arial Normaali" w:cs="Arial Normaali"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tutkimuksen tarkoitus</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FF5D66A" w14:textId="0A12168C" w:rsidR="00B11F9D" w:rsidRPr="00B11F9D" w:rsidRDefault="00B11F9D" w:rsidP="00B11F9D">
       <w:r w:rsidRPr="00B11F9D">
         <w:t>Tutkimuksessa rekisteröidään EKG:tä, joka tallentuu mukana kannettavaan rekisteröintilaitteeseen.</w:t>
       </w:r>
       <w:r w:rsidR="00CF5481">
         <w:t xml:space="preserve"> Lääkäri on määrännyt tallennuksen keston (</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00415059">
         <w:t>24-48</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CF5481">
         <w:t>-72 tuntia).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="052F7388" w14:textId="77777777" w:rsidR="00B11F9D" w:rsidRPr="00B11F9D" w:rsidRDefault="00B11F9D" w:rsidP="00B11F9D"/>
     <w:p w14:paraId="086FE5C7" w14:textId="77777777" w:rsidR="00B11F9D" w:rsidRPr="00B11F9D" w:rsidRDefault="00B11F9D" w:rsidP="00B11F9D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B11F9D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ennen tutkimusta huomioitavaa</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47CEADB4" w14:textId="01B5D853" w:rsidR="00B11F9D" w:rsidRPr="00B11F9D" w:rsidRDefault="00B11F9D" w:rsidP="00B11F9D">
       <w:r w:rsidRPr="00B11F9D">
         <w:rPr>
@@ -302,56 +302,62 @@
         </w:rPr>
         <w:t xml:space="preserve">seuraavalla sivulla). </w:t>
       </w:r>
       <w:r w:rsidRPr="00B11F9D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Laitteessa on oirepainike, jota painat mahdollisen oireen ilmaantuessa. Tarkemman opastuksen saat hoitajalta rekisteröintilaitetta asennettaessa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00B54AD2" w14:textId="77777777" w:rsidR="00B11F9D" w:rsidRPr="00B11F9D" w:rsidRDefault="00B11F9D" w:rsidP="00B11F9D"/>
     <w:p w14:paraId="4603FBEF" w14:textId="77777777" w:rsidR="00B11F9D" w:rsidRPr="00B11F9D" w:rsidRDefault="00B11F9D" w:rsidP="00B11F9D">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B11F9D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Laitteen poisto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E4C8A8" w14:textId="50D11C08" w:rsidR="00B11F9D" w:rsidRPr="00B11F9D" w:rsidRDefault="00CE596D" w:rsidP="00B11F9D">
+    <w:p w14:paraId="21E4C8A8" w14:textId="5B3EC962" w:rsidR="00B11F9D" w:rsidRPr="00B11F9D" w:rsidRDefault="00CE596D" w:rsidP="00B11F9D">
       <w:r>
         <w:t xml:space="preserve">Poistat laitteen </w:t>
       </w:r>
       <w:r w:rsidR="00B11F9D" w:rsidRPr="00B11F9D">
-        <w:t>sovittuna ajankohtana. Laite palautetaan sovittuun paikkaan.</w:t>
+        <w:t xml:space="preserve">sovittuna ajankohtana. Laite palautetaan </w:t>
+      </w:r>
+      <w:r w:rsidR="00162626">
+        <w:t>rekisteröinnin päätyttyä heti tai seuraavana arkipäivänä keskussairaalaan tai Fimlabin laboratorioon</w:t>
+      </w:r>
+      <w:r w:rsidR="00B11F9D" w:rsidRPr="00B11F9D">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60F2A940" w14:textId="77777777" w:rsidR="00B11F9D" w:rsidRPr="00B11F9D" w:rsidRDefault="00B11F9D" w:rsidP="00B11F9D"/>
     <w:p w14:paraId="5853DC62" w14:textId="77777777" w:rsidR="00B11F9D" w:rsidRPr="00B11F9D" w:rsidRDefault="00B11F9D" w:rsidP="00B11F9D">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B11F9D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Lääkitys</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="243A772A" w14:textId="77777777" w:rsidR="00B11F9D" w:rsidRPr="00B11F9D" w:rsidRDefault="00B11F9D" w:rsidP="00B11F9D">
       <w:r w:rsidRPr="00B11F9D">
         <w:t>Voit jatkaa säännöllistä lääkitystä normaalisti, ellei tutkimukseen lähettänyt lääkäri toisin määrää. Ota lääkelista mukaan tullessasi tutkimukseen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71FA5EBF" w14:textId="77777777" w:rsidR="00B11F9D" w:rsidRPr="00B11F9D" w:rsidRDefault="00B11F9D" w:rsidP="00B11F9D">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="1247"/>
@@ -365,166 +371,172 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1303"/>
           <w:tab w:val="left" w:pos="2606"/>
           <w:tab w:val="left" w:pos="3909"/>
           <w:tab w:val="left" w:pos="5212"/>
           <w:tab w:val="left" w:pos="6516"/>
           <w:tab w:val="left" w:pos="7819"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Normaali" w:hAnsi="Arial Normaali" w:cs="Arial Normaali"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Normaali" w:hAnsi="Arial Normaali" w:cs="Arial Normaali"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kysymyksiä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49959608" w14:textId="77777777" w:rsidR="007D7C9D" w:rsidRPr="00E31CDA" w:rsidRDefault="007D7C9D" w:rsidP="007D7C9D">
+    <w:p w14:paraId="49959608" w14:textId="59CD6776" w:rsidR="007D7C9D" w:rsidRPr="00E31CDA" w:rsidRDefault="007D7C9D" w:rsidP="007D7C9D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial"/>
           <w:kern w:val="1"/>
           <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E31CDA">
         <w:rPr>
           <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial"/>
           <w:kern w:val="1"/>
           <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>Lisätietoja tutkimuksesta saat tutkimusta pyytäneeltä poliklinikalta tai kliinisen fysiologian laboratoriosta, puh. 03 819 2547 (klo 8:00–15:00).</w:t>
+        <w:t>Lisätietoja tutkimuksesta saat tutkimusta pyytäneeltä poliklinikalta tai kliinise</w:t>
+      </w:r>
+      <w:r w:rsidR="00162626">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial"/>
+          <w:kern w:val="1"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>stä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E31CDA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial"/>
+          <w:kern w:val="1"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fysiologi</w:t>
+      </w:r>
+      <w:r w:rsidR="00162626">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial"/>
+          <w:kern w:val="1"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>asta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E31CDA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial"/>
+          <w:kern w:val="1"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>, puh. 03 819 2547 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00162626">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial"/>
+          <w:kern w:val="1"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arkena </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E31CDA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Arial"/>
+          <w:kern w:val="1"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>klo 8:00–15:00).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE5F17E" w14:textId="30DA70E9" w:rsidR="00481B67" w:rsidRDefault="00481B67" w:rsidP="00B11F9D"/>
     <w:p w14:paraId="4D74E2C0" w14:textId="77777777" w:rsidR="00000E57" w:rsidRDefault="00000E57" w:rsidP="00000E57">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67ACA972" w14:textId="77777777" w:rsidR="00000E57" w:rsidRDefault="00000E57" w:rsidP="00000E57">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43F5C3D5" w14:textId="088B6BA1" w:rsidR="00000E57" w:rsidRPr="00000E57" w:rsidRDefault="00000E57" w:rsidP="00000E57">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00000E57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Päijät-Sote -sovelluksen lataaminen: kyselyyn ja lomakkeeseen vastaaminen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46668D02" w14:textId="77777777" w:rsidR="00000E57" w:rsidRPr="00000E57" w:rsidRDefault="00000E57" w:rsidP="00823F5F">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
       <w:r w:rsidRPr="00000E57">
+        <w:t>Voit ladata Päijät-Sote-sovelluksen sovelluskaupasta älypuhelimeen tai tablettiin. Kirjaudu Päijät-Sote -sovellukseen ja tunnistaudu vahvasti käyttäen pankkitunnuksia, mobiilivarmennetta tai varmennekorttia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673C5C44" w14:textId="314574B5" w:rsidR="00000E57" w:rsidRPr="00000E57" w:rsidRDefault="00000E57" w:rsidP="00823F5F">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00000E57">
+        <w:t>Siirry sovelluksessa Minä-osioon ja valitse Terveystiedot-valikosta Lomakkeet. Täytä sieltä Kliininen fysiologia: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>-Sote -sovelluksen</w:t>
-[...51 lines deleted...]
-        </w:rPr>
         <w:t>Holter</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00823F5F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> päiväkirja</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11AC950B" w14:textId="77777777" w:rsidR="00000E57" w:rsidRPr="00000E57" w:rsidRDefault="00000E57" w:rsidP="00823F5F">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00000E57">
         <w:t>Kun olet vastannut lomakkeen kysymyksiin- valitse “Lähetä vastaukset”, jolloin se ohjautuu Kliiniseen fysiologiaan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24DE6F89" w14:textId="77777777" w:rsidR="00000E57" w:rsidRPr="00000E57" w:rsidRDefault="00000E57" w:rsidP="00000E57">
       <w:r w:rsidRPr="00000E57">
@@ -547,59 +559,57 @@
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00000E57">
         <w:t>Ilman sovellusta rekisteröityminen ja käyttö onnistuu verkkoselaimella osoitteessa </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:tooltip="https://paijatsote.suomisote.fi/" w:history="1">
         <w:r w:rsidRPr="00000E57">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>https://paijatsote.suomisote.fi/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00000E57">
         <w:t> ja tunnistaudu vahvasti käyttäen pankkitunnuksia, mobiilivarmennetta tai varmennekorttia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A696A5D" w14:textId="509B09BC" w:rsidR="00000E57" w:rsidRPr="00000E57" w:rsidRDefault="00000E57" w:rsidP="00823F5F">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00000E57">
         <w:t>Valitse "Asetukset” -valikosta “Lomakkeet” ja sieltä Kliininen fysiologia: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Holter</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00823F5F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> päiväkirja</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5922269C" w14:textId="77777777" w:rsidR="00000E57" w:rsidRPr="00000E57" w:rsidRDefault="00000E57" w:rsidP="00823F5F">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00000E57">
         <w:t>Kun olet vastannut lomakkeen kysymyksiin, valitse “Lähetä”, jolloin se ohjautuu Kliiniseen fysiologiaan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B03DFCB" w14:textId="77777777" w:rsidR="00000E57" w:rsidRPr="00B11F9D" w:rsidRDefault="00000E57" w:rsidP="00B11F9D"/>
     <w:sectPr w:rsidR="00000E57" w:rsidRPr="00B11F9D" w:rsidSect="00E21760">
@@ -674,50 +684,56 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Normaali">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="51458594" w14:textId="77777777" w:rsidR="00F44C96" w:rsidRDefault="00F44C96">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2EE5F186" w14:textId="27D8C0C3" w:rsidR="000C3E64" w:rsidRPr="00B27AE8" w:rsidRDefault="00B27AE8" w:rsidP="00B27AE8">
     <w:pPr>
@@ -1365,65 +1381,292 @@
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2EE5F180" w14:textId="77777777" w:rsidR="000C2185" w:rsidRDefault="000C2185" w:rsidP="00495CB1">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="2EE5F181" w14:textId="77777777" w:rsidR="000C2185" w:rsidRDefault="000C2185">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="023A3F0B" w14:textId="77777777" w:rsidR="00F44C96" w:rsidRDefault="00F44C96">
+  <w:p w14:paraId="023A3F0B" w14:textId="0675DF5F" w:rsidR="00F44C96" w:rsidRDefault="00162626">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="730705DE" wp14:editId="59F9942A">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="2421890" cy="361315"/>
+              <wp:effectExtent l="0" t="0" r="0" b="635"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1064650943" name="Tekstiruutu 2" descr="LUOTTAMUKSELLINEN">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2421890" cy="361315"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="64D15574" w14:textId="4DC82EE3" w:rsidR="00162626" w:rsidRPr="00162626" w:rsidRDefault="00162626" w:rsidP="00162626">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00162626">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>LUOTTAMUKSELLINEN</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="254000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="730705DE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Tekstiruutu 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="LUOTTAMUKSELLINEN" style="position:absolute;margin-left:139.5pt;margin-top:0;width:190.7pt;height:28.45pt;z-index:251668480;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJZr+rEQIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC811oSB4lgOXATuChg&#10;JAGcImeaIi0BJIcgaUvu13dIeUnTnopeqNk0nHnvcXY/aEX2wvkOTE2LSU6JMByazmxr+uN1+eWW&#10;Eh+YaZgCI2p6EJ7ezz9/mvW2EiW0oBrhCDYxvuptTdsQbJVlnrdCMz8BKwwmJTjNArpumzWO9dhd&#10;q6zM85usB9dYB1x4j9HHMUnnqb+UgodnKb0IRNUUZwvpdOncxDObz1i1dcy2HT+Owf5hCs06g5ee&#10;Wz2ywMjOdX+00h134EGGCQedgZQdF2kH3KbIP2yzbpkVaRcEx9szTP7/teVP+7V9cSQMX2FAAiMg&#10;vfWVx2DcZ5BOxy9OSjCPEB7OsIkhEI7B8rosbu8wxTF3dVNcFdPYJrv8bZ0P3wRoEo2aOqQlocX2&#10;Kx/G0lNJvMzAslMqUaPMbwHsGSPZZcRohWEzkK55N/4GmgNu5WAk3Fu+7PDqFfPhhTlkGKdF1YZn&#10;PKSCvqZwtChpwf38WzzWI/CYpaRHxdTUoKQpUd8NEhLFlYziLp/m6LnkldPrPHqbU5HZ6QdAMRb4&#10;LixPZiwO6mRKB/oNRb2It2GKGY531jSczIcw6hcfBReLRSpCMVkWVmZteWwdMYuAvg5vzNkj6gH5&#10;eoKTplj1AfyxNv7p7WIXkILETMR3RPMIOwoxcXt8NFHp7/1UdXna818AAAD//wMAUEsDBBQABgAI&#10;AAAAIQACJkoE3gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGL2E2tljRm&#10;UkQo2IMHqzl422SnSTA7G3a3afLvXb3oZeDxHu99k28n04uRnO8sIywXCQji2uqOG4SP991tCsIH&#10;xVr1lglhJg/b4vIiV5m2Z36j8RAaEUvYZwqhDWHIpPR1S0b5hR2Io3e0zqgQpWukduocy00v75Jk&#10;LY3qOC60aqDnluqvw8kglJO7ed1t9i9z9dmNc7IvV+mxRLy+mp4eQQSawl8YfvAjOhSRqbIn1l70&#10;CPGR8Hujt0qX9yAqhIf1BmSRy//wxTcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAiWa/&#10;qxECAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;AiZKBN4AAAAEAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,20pt,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="64D15574" w14:textId="4DC82EE3" w:rsidR="00162626" w:rsidRPr="00162626" w:rsidRDefault="00162626" w:rsidP="00162626">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00162626">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>LUOTTAMUKSELLINEN</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2EE5F185" w14:textId="0C25CBE8" w:rsidR="00E4031C" w:rsidRPr="00E4031C" w:rsidRDefault="003D1559" w:rsidP="00E4031C">
+  <w:p w14:paraId="2EE5F185" w14:textId="1CFE2746" w:rsidR="00E4031C" w:rsidRPr="00E4031C" w:rsidRDefault="00162626" w:rsidP="00E4031C">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
-    <w:r w:rsidRPr="002D731B">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="fi-FI"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D355A41" wp14:editId="4218CC64">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="2421890" cy="361315"/>
+              <wp:effectExtent l="0" t="0" r="0" b="635"/>
+              <wp:wrapNone/>
+              <wp:docPr id="414642886" name="Tekstiruutu 3" descr="LUOTTAMUKSELLINEN">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2421890" cy="361315"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2FAE62AC" w14:textId="500C2CFC" w:rsidR="00162626" w:rsidRPr="00162626" w:rsidRDefault="00162626" w:rsidP="00162626">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00162626">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>LUOTTAMUKSELLINEN</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="254000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5D355A41" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Tekstiruutu 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="LUOTTAMUKSELLINEN" style="position:absolute;margin-left:139.5pt;margin-top:0;width:190.7pt;height:28.45pt;z-index:251669504;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDY8EzpEwIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X2ynTdVacaqsVaZJ&#10;UVspnfpMMMSWgIuAxM5+/S44TrpuT9Ne8P3y5d5zDvP7XityEM63YCpaTHJKhOFQt2ZX0R+vqy+3&#10;lPjATM0UGFHRo/D0fvH507yzpZhCA6oWjmAT48vOVrQJwZZZ5nkjNPMTsMJgUoLTLKDrdlntWIfd&#10;tcqmeX6TdeBq64AL7zH6OCTpIvWXUvDwLKUXgaiK4mwhnS6d23hmizkrd47ZpuWnMdg/TKFZa/DS&#10;c6tHFhjZu/aPVrrlDjzIMOGgM5Cy5SLtgNsU+YdtNg2zIu2C4Hh7hsn/v7b86bCxL46E/iv0SGAE&#10;pLO+9BiM+/TS6fjFSQnmEcLjGTbRB8IxOL2eFrd3mOKYu7opropZbJNd/rbOh28CNIlGRR3SktBi&#10;h7UPQ+lYEi8zsGqVStQo81sAe8ZIdhkxWqHf9qStcZJx/C3UR9zKwUC4t3zV4tVr5sMLc8gwTouq&#10;Dc94SAVdReFkUdKA+/m3eKxH4DFLSYeKqahBSVOivhskJIorGcVdPsvRc8mbzq7z6G3HIrPXD4Bi&#10;LPBdWJ7MWBzUaEoH+g1FvYy3YYoZjndWNIzmQxj0i4+Ci+UyFaGYLAtrs7E8to6YRUBf+zfm7An1&#10;gHw9wagpVn4Af6iNf3q73AekIDET8R3QPMGOQkzcnh5NVPp7P1VdnvbiFwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAAImSgTeAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwYvYTa2W&#10;NGZSRCjYgwerOXjbZKdJMDsbdrdp8u9dvehl4PEe732TbyfTi5Gc7ywjLBcJCOLa6o4bhI/33W0K&#10;wgfFWvWWCWEmD9vi8iJXmbZnfqPxEBoRS9hnCqENYcik9HVLRvmFHYijd7TOqBCla6R26hzLTS/v&#10;kmQtjeo4LrRqoOeW6q/DySCUk7t53W32L3P12Y1zsi9X6bFEvL6anh5BBJrCXxh+8CM6FJGpsifW&#10;XvQI8ZHwe6O3Spf3ICqEh/UGZJHL//DFNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDY&#10;8EzpEwIAACIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQACJkoE3gAAAAQBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,20pt,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="2FAE62AC" w14:textId="500C2CFC" w:rsidR="00162626" w:rsidRPr="00162626" w:rsidRDefault="00162626" w:rsidP="00162626">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00162626">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>LUOTTAMUKSELLINEN</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="003D1559" w:rsidRPr="002D731B">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fi-FI"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EE5F189" wp14:editId="0C62F33F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>695325</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>834390</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1386000" cy="219600"/>
           <wp:effectExtent l="0" t="0" r="5080" b="9525"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20661"/>
               <wp:lineTo x="21382" y="20661"/>
               <wp:lineTo x="21382" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="1" name="Kuva 1" descr="Potilasohje_arial_72"/>
@@ -1509,106 +1752,220 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2411730" cy="776605"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0AB900F0" w14:textId="77777777" w:rsidR="00F44C96" w:rsidRDefault="00F44C96">
+  <w:p w14:paraId="0AB900F0" w14:textId="052A0DEF" w:rsidR="00F44C96" w:rsidRDefault="00162626">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="396545D8" wp14:editId="4D5E0C88">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="2421890" cy="361315"/>
+              <wp:effectExtent l="0" t="0" r="0" b="635"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1513167868" name="Tekstiruutu 1" descr="LUOTTAMUKSELLINEN">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2421890" cy="361315"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="277E4D4C" w14:textId="33681D93" w:rsidR="00162626" w:rsidRPr="00162626" w:rsidRDefault="00162626" w:rsidP="00162626">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00162626">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>LUOTTAMUKSELLINEN</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="254000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="396545D8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Tekstiruutu 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="LUOTTAMUKSELLINEN" style="position:absolute;margin-left:139.5pt;margin-top:0;width:190.7pt;height:28.45pt;z-index:251667456;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDexH/2DgIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1tr2zAUfh/sPwi9L7bTprQmTslaMgah&#10;LaSjz4osxQZJR0hK7OzX70h2kq7b09iLfG4+l+98Z37fa0UOwvkWTEWLSU6JMBzq1uwq+uN19eWW&#10;Eh+YqZkCIyp6FJ7eLz5/mne2FFNoQNXCEUxifNnZijYh2DLLPG+EZn4CVhh0SnCaBVTdLqsd6zC7&#10;Vtk0z2+yDlxtHXDhPVofByddpPxSCh6epfQiEFVR7C2k16V3G99sMWflzjHbtHxsg/1DF5q1Boue&#10;Uz2ywMjetX+k0i134EGGCQedgZQtF2kGnKbIP0yzaZgVaRYEx9szTP7/peVPh419cST0X6HHBUZA&#10;OutLj8Y4Ty+djl/slKAfITyeYRN9IByN0+tpcXuHLo6+q5viqpjFNNnlb+t8+CZAkyhU1OFaElrs&#10;sPZhCD2FxGIGVq1SaTXK/GbAnNGSXVqMUui3/dj3FuojjuNg2LS3fNVizTXz4YU5XC22iXQNz/hI&#10;BV1FYZQoacD9/Js9xiPi6KWkQ6pU1CCXKVHfDW4isioJxV0+y1FzSZvOrvOobU9BZq8fAFlY4EFY&#10;nsQYHNRJlA70G7J5GauhixmONSsaTuJDGIiL18DFcpmCkEWWhbXZWB5TR7Aikq/9G3N2hDvgop7g&#10;RCZWfkB9iI1/ervcB8Q+rSQCO6A54o0MTEsdryVS/L2eoi43vfgFAAD//wMAUEsDBBQABgAIAAAA&#10;IQACJkoE3gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGL2E2tljRmUkQo&#10;2IMHqzl422SnSTA7G3a3afLvXb3oZeDxHu99k28n04uRnO8sIywXCQji2uqOG4SP991tCsIHxVr1&#10;lglhJg/b4vIiV5m2Z36j8RAaEUvYZwqhDWHIpPR1S0b5hR2Io3e0zqgQpWukduocy00v75JkLY3q&#10;OC60aqDnluqvw8kglJO7ed1t9i9z9dmNc7IvV+mxRLy+mp4eQQSawl8YfvAjOhSRqbIn1l70CPGR&#10;8Hujt0qX9yAqhIf1BmSRy//wxTcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3sR/9g4C&#10;AAAbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAAiZK&#10;BN4AAAAEAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,20pt,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="277E4D4C" w14:textId="33681D93" w:rsidR="00162626" w:rsidRPr="00162626" w:rsidRDefault="00162626" w:rsidP="00162626">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00162626">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>LUOTTAMUKSELLINEN</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="28673"/>
+    <o:shapedefaults v:ext="edit" spidmax="30721"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CE0A92"/>
     <w:rsid w:val="00000E57"/>
     <w:rsid w:val="000327E6"/>
     <w:rsid w:val="000632A9"/>
     <w:rsid w:val="000C2185"/>
     <w:rsid w:val="000C3E64"/>
     <w:rsid w:val="000C4093"/>
     <w:rsid w:val="00112D7A"/>
     <w:rsid w:val="0013393E"/>
     <w:rsid w:val="00141C29"/>
+    <w:rsid w:val="00162626"/>
     <w:rsid w:val="001C1D1C"/>
     <w:rsid w:val="001C7871"/>
     <w:rsid w:val="002339FC"/>
     <w:rsid w:val="002449E1"/>
     <w:rsid w:val="00255A6C"/>
     <w:rsid w:val="00267FCE"/>
     <w:rsid w:val="002D731B"/>
     <w:rsid w:val="00324B62"/>
     <w:rsid w:val="00325DC1"/>
+    <w:rsid w:val="0033756D"/>
     <w:rsid w:val="003D1559"/>
     <w:rsid w:val="00415059"/>
     <w:rsid w:val="004165D4"/>
     <w:rsid w:val="00465C2F"/>
     <w:rsid w:val="00481B67"/>
     <w:rsid w:val="00491CD8"/>
     <w:rsid w:val="00495CB1"/>
     <w:rsid w:val="004C71D0"/>
     <w:rsid w:val="00504BDA"/>
     <w:rsid w:val="00512E47"/>
     <w:rsid w:val="00583F0D"/>
     <w:rsid w:val="00633BF2"/>
     <w:rsid w:val="0064438D"/>
     <w:rsid w:val="0064560E"/>
     <w:rsid w:val="006C4A1B"/>
     <w:rsid w:val="006F093D"/>
     <w:rsid w:val="00710BC3"/>
     <w:rsid w:val="007202C1"/>
     <w:rsid w:val="00737677"/>
     <w:rsid w:val="00760F98"/>
     <w:rsid w:val="00796343"/>
     <w:rsid w:val="007D7C9D"/>
     <w:rsid w:val="007F105E"/>
     <w:rsid w:val="00800996"/>
     <w:rsid w:val="00800E8E"/>
@@ -1652,51 +2009,51 @@
     <w:rsid w:val="00F202ED"/>
     <w:rsid w:val="00F25C65"/>
     <w:rsid w:val="00F350F9"/>
     <w:rsid w:val="00F44C96"/>
     <w:rsid w:val="00F51D95"/>
     <w:rsid w:val="00FC460A"/>
     <w:rsid w:val="00FC6B52"/>
     <w:rsid w:val="00FD3042"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="28673"/>
+    <o:shapedefaults v:ext="edit" spidmax="30721"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2EE5F169"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{04C1F55E-8B79-4A1E-98EB-566EA59B1BE1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -2076,50 +2433,51 @@
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normaali">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C45051"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1247"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="fi-FI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Kappaleenoletusfontti">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaalitaulukko">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Eiluetteloa">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Yltunniste">
     <w:name w:val="header"/>
@@ -2573,74 +2931,94 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E76FB430-6862-4D7C-A9DB-F7962650F3C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{eb8e074d-52fb-4100-9979-629941dcc28c}" enabled="1" method="Standard" siteId="{3015e227-a0a8-462c-8e54-07b925fd85cc}" contentBits="1" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>282</Words>
-  <Characters>2291</Characters>
+  <Words>274</Words>
+  <Characters>2377</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>59</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2568</CharactersWithSpaces>
+  <CharactersWithSpaces>2623</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lehikoinen Markku</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>5a311bfc,3f7548bf,18b6f2c6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,11,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>LUOTTAMUKSELLINEN</vt:lpwstr>
+  </property>
+</Properties>
+</file>