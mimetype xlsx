--- v0 (2026-05-29)
+++ v1 (2026-07-14)
@@ -6,61 +6,61 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr codeName="TämäTyökirja" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://phsotey-my.sharepoint.com/personal/minna_aho_paijatha_fi/Documents/Työpöytä/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://webdav1.arter.fi/aHR0cHM6Ly9waGh5a3kuaW1zLmZpL3NwcmluZy93ZWJkYXYv/k728j5gh7c9k8kj0fed9d4t3h4/22739/fi/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4CFDB196-BAB8-4C8E-8B0C-5B6105A20DA0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:40000001_{3419204F-9AD2-4530-B3C1-640854B16385}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="1W3WGEW0X2QfUEwbQskuUJ3HN0AANu0ane8/qEhBhqZEvdnIk2gJzr8UXLu6z9fVvLBrt9wWHgZcw89VlJUL4Q==" workbookSaltValue="G53XJNzggp5Q9/lBGC5Jtg==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{539E4C37-78F2-457F-9BF0-C77F6A4C0668}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{539E4C37-78F2-457F-9BF0-C77F6A4C0668}"/>
   </bookViews>
   <sheets>
     <sheet name="Taul1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -632,192 +632,192 @@
   <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="2" fontId="1" fillId="2" borderId="0" xfId="2" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="0" xfId="2" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="3" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="17" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="18" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="19" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="13" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="14" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="16" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="6" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...50 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
-[...54 lines deleted...]
-      <protection locked="0"/>
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
-[...5 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="20 % - Aksentti1" xfId="2" builtinId="30"/>
     <cellStyle name="20 % - Aksentti3" xfId="3" builtinId="38"/>
     <cellStyle name="Normaali" xfId="0" builtinId="0"/>
     <cellStyle name="Otsikko 1" xfId="4" builtinId="16"/>
     <cellStyle name="Otsikko 2" xfId="1" builtinId="17"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1104,630 +1104,597 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E08DFFB2-7A49-4610-80FB-681DF20C491B}">
   <sheetPr codeName="Taul1"/>
   <dimension ref="A1:J32"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection sqref="A1:J1"/>
+    <sheetView tabSelected="1" topLeftCell="A13" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="B29" sqref="B29:I29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="13.28515625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="8" width="6.85546875" customWidth="1"/>
+    <col min="2" max="2" width="13.33203125" customWidth="1"/>
+    <col min="3" max="3" width="5.109375" customWidth="1"/>
+    <col min="4" max="4" width="7.5546875" customWidth="1"/>
+    <col min="5" max="5" width="7.44140625" customWidth="1"/>
+    <col min="6" max="6" width="12.33203125" customWidth="1"/>
+    <col min="7" max="8" width="6.88671875" customWidth="1"/>
     <col min="9" max="9" width="21" customWidth="1"/>
-    <col min="11" max="11" width="8.5703125" customWidth="1"/>
+    <col min="11" max="11" width="8.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="53" t="s">
+    <row r="1" spans="1:10" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A1" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="53"/>
-[...10 lines deleted...]
-      <c r="A2" s="40" t="s">
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+    </row>
+    <row r="2" spans="1:10" s="10" customFormat="1" ht="33.6" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="40"/>
-[...9 lines deleted...]
-    <row r="3" spans="1:10" ht="31.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="28"/>
+      <c r="H2" s="28"/>
+      <c r="I2" s="28"/>
+      <c r="J2" s="28"/>
+    </row>
+    <row r="3" spans="1:10" ht="31.35" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="43" t="s">
+      <c r="B3" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="C3" s="43"/>
-[...5 lines deleted...]
-      <c r="I3" s="43"/>
+      <c r="C3" s="15"/>
+      <c r="D3" s="15"/>
+      <c r="E3" s="15"/>
+      <c r="F3" s="15"/>
+      <c r="G3" s="15"/>
+      <c r="H3" s="15"/>
+      <c r="I3" s="15"/>
       <c r="J3" s="1"/>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="38"/>
-[...5 lines deleted...]
-      <c r="I4" s="39"/>
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="26"/>
       <c r="J4" s="1"/>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="21"/>
-[...5 lines deleted...]
-      <c r="I5" s="22"/>
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39"/>
+      <c r="G5" s="39"/>
+      <c r="H5" s="39"/>
+      <c r="I5" s="40"/>
       <c r="J5" s="1"/>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A6" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="41" t="s">
+      <c r="B6" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="42"/>
-[...2 lines deleted...]
-      <c r="F6" s="47" t="s">
+      <c r="C6" s="30"/>
+      <c r="D6" s="30"/>
+      <c r="E6" s="30"/>
+      <c r="F6" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="G6" s="47"/>
-[...1 lines deleted...]
-      <c r="I6" s="48"/>
+      <c r="G6" s="34"/>
+      <c r="H6" s="34"/>
+      <c r="I6" s="35"/>
       <c r="J6" s="1"/>
     </row>
-    <row r="7" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="4"/>
-      <c r="B7" s="44"/>
-[...6 lines deleted...]
-      <c r="I7" s="46"/>
+      <c r="B7" s="31"/>
+      <c r="C7" s="32"/>
+      <c r="D7" s="32"/>
+      <c r="E7" s="32"/>
+      <c r="F7" s="32"/>
+      <c r="G7" s="32"/>
+      <c r="H7" s="32"/>
+      <c r="I7" s="33"/>
       <c r="J7" s="1"/>
     </row>
-    <row r="8" spans="1:10" ht="55.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" ht="55.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="23" t="s">
+      <c r="B8" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="C8" s="23"/>
-[...5 lines deleted...]
-      <c r="I8" s="23"/>
+      <c r="C8" s="41"/>
+      <c r="D8" s="41"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="41"/>
+      <c r="H8" s="41"/>
+      <c r="I8" s="41"/>
       <c r="J8" s="1"/>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I9" s="33"/>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A9" s="21"/>
+      <c r="B9" s="48"/>
+      <c r="C9" s="49"/>
+      <c r="D9" s="49"/>
+      <c r="E9" s="49"/>
+      <c r="F9" s="49"/>
+      <c r="G9" s="49"/>
+      <c r="H9" s="49"/>
+      <c r="I9" s="50"/>
       <c r="J9" s="1"/>
     </row>
-    <row r="10" spans="1:10" ht="267" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I10" s="51"/>
+    <row r="10" spans="1:10" ht="267" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="21"/>
+      <c r="B10" s="51"/>
+      <c r="C10" s="52"/>
+      <c r="D10" s="52"/>
+      <c r="E10" s="52"/>
+      <c r="F10" s="52"/>
+      <c r="G10" s="52"/>
+      <c r="H10" s="52"/>
+      <c r="I10" s="53"/>
       <c r="J10" s="1"/>
     </row>
-    <row r="11" spans="1:10" ht="31.35" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:10" ht="31.35" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="27" t="s">
+      <c r="B11" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="C11" s="27"/>
-[...5 lines deleted...]
-      <c r="I11" s="27"/>
+      <c r="C11" s="20"/>
+      <c r="D11" s="20"/>
+      <c r="E11" s="20"/>
+      <c r="F11" s="20"/>
+      <c r="G11" s="20"/>
+      <c r="H11" s="20"/>
+      <c r="I11" s="20"/>
       <c r="J11" s="1"/>
     </row>
-    <row r="12" spans="1:10" ht="30.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:10" ht="30.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="5"/>
-      <c r="B12" s="35" t="s">
+      <c r="B12" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="36"/>
-[...2 lines deleted...]
-      <c r="F12" s="29" t="s">
+      <c r="C12" s="23"/>
+      <c r="D12" s="23"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="36" t="s">
         <v>24</v>
       </c>
-      <c r="G12" s="30"/>
-      <c r="H12" s="29" t="s">
+      <c r="G12" s="37"/>
+      <c r="H12" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="I12" s="30"/>
+      <c r="I12" s="37"/>
       <c r="J12" s="8"/>
     </row>
-    <row r="13" spans="1:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A13" s="5"/>
-      <c r="B13" s="19" t="s">
+      <c r="B13" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="C13" s="17"/>
-[...5 lines deleted...]
-      <c r="I13" s="18"/>
+      <c r="C13" s="43"/>
+      <c r="D13" s="43"/>
+      <c r="E13" s="44"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="44"/>
+      <c r="H13" s="42"/>
+      <c r="I13" s="44"/>
       <c r="J13" s="8"/>
     </row>
-    <row r="14" spans="1:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A14" s="5"/>
-      <c r="B14" s="19" t="s">
+      <c r="B14" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="C14" s="17"/>
-[...5 lines deleted...]
-      <c r="I14" s="18"/>
+      <c r="C14" s="43"/>
+      <c r="D14" s="43"/>
+      <c r="E14" s="44"/>
+      <c r="F14" s="42"/>
+      <c r="G14" s="44"/>
+      <c r="H14" s="42"/>
+      <c r="I14" s="44"/>
       <c r="J14" s="8"/>
     </row>
-    <row r="15" spans="1:10" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:10" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="5"/>
-      <c r="B15" s="14" t="s">
+      <c r="B15" s="45" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="15"/>
-[...5 lines deleted...]
-      <c r="I15" s="18"/>
+      <c r="C15" s="46"/>
+      <c r="D15" s="46"/>
+      <c r="E15" s="47"/>
+      <c r="F15" s="42"/>
+      <c r="G15" s="44"/>
+      <c r="H15" s="42"/>
+      <c r="I15" s="44"/>
       <c r="J15" s="8"/>
     </row>
-    <row r="16" spans="1:10" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:10" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="5"/>
-      <c r="B16" s="14" t="s">
+      <c r="B16" s="45" t="s">
         <v>23</v>
       </c>
-      <c r="C16" s="17"/>
-[...5 lines deleted...]
-      <c r="I16" s="18"/>
+      <c r="C16" s="43"/>
+      <c r="D16" s="43"/>
+      <c r="E16" s="44"/>
+      <c r="F16" s="42"/>
+      <c r="G16" s="44"/>
+      <c r="H16" s="42"/>
+      <c r="I16" s="44"/>
       <c r="J16" s="8"/>
     </row>
-    <row r="17" spans="1:10" ht="45.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:10" ht="45.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="5"/>
-      <c r="B17" s="14" t="s">
+      <c r="B17" s="45" t="s">
         <v>23</v>
       </c>
-      <c r="C17" s="15"/>
-[...5 lines deleted...]
-      <c r="I17" s="18"/>
+      <c r="C17" s="46"/>
+      <c r="D17" s="46"/>
+      <c r="E17" s="47"/>
+      <c r="F17" s="42"/>
+      <c r="G17" s="44"/>
+      <c r="H17" s="42"/>
+      <c r="I17" s="44"/>
       <c r="J17" s="8"/>
     </row>
-    <row r="18" spans="1:10" ht="44.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:10" ht="44.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="5"/>
-      <c r="B18" s="14" t="s">
+      <c r="B18" s="45" t="s">
         <v>25</v>
       </c>
-      <c r="C18" s="15"/>
-[...5 lines deleted...]
-      <c r="I18" s="18"/>
+      <c r="C18" s="46"/>
+      <c r="D18" s="46"/>
+      <c r="E18" s="47"/>
+      <c r="F18" s="42"/>
+      <c r="G18" s="44"/>
+      <c r="H18" s="42"/>
+      <c r="I18" s="44"/>
       <c r="J18" s="8"/>
     </row>
-    <row r="19" spans="1:10" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:10" ht="33" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="27" t="s">
+      <c r="B19" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="C19" s="27"/>
-[...5 lines deleted...]
-      <c r="I19" s="27"/>
+      <c r="C19" s="20"/>
+      <c r="D19" s="20"/>
+      <c r="E19" s="20"/>
+      <c r="F19" s="20"/>
+      <c r="G19" s="20"/>
+      <c r="H19" s="20"/>
+      <c r="I19" s="20"/>
       <c r="J19" s="8"/>
     </row>
-    <row r="20" spans="1:10" ht="149.44999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" ht="149.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="5"/>
-      <c r="B20" s="31"/>
-[...6 lines deleted...]
-      <c r="I20" s="33"/>
+      <c r="B20" s="48"/>
+      <c r="C20" s="49"/>
+      <c r="D20" s="49"/>
+      <c r="E20" s="49"/>
+      <c r="F20" s="49"/>
+      <c r="G20" s="49"/>
+      <c r="H20" s="49"/>
+      <c r="I20" s="50"/>
       <c r="J20" s="8"/>
     </row>
-    <row r="21" spans="1:10" ht="31.35" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:10" ht="31.35" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B21" s="28" t="s">
+      <c r="B21" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="C21" s="28"/>
-[...5 lines deleted...]
-      <c r="I21" s="28"/>
+      <c r="C21" s="19"/>
+      <c r="D21" s="19"/>
+      <c r="E21" s="19"/>
+      <c r="F21" s="19"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="19"/>
+      <c r="I21" s="19"/>
       <c r="J21" s="1"/>
     </row>
-    <row r="22" spans="1:10" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:10" ht="31.35" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="5"/>
-      <c r="B22" s="24" t="s">
+      <c r="B22" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="C22" s="25"/>
-[...5 lines deleted...]
-      <c r="I22" s="26"/>
+      <c r="C22" s="17"/>
+      <c r="D22" s="17"/>
+      <c r="E22" s="17"/>
+      <c r="F22" s="17"/>
+      <c r="G22" s="17"/>
+      <c r="H22" s="17"/>
+      <c r="I22" s="18"/>
       <c r="J22" s="1"/>
     </row>
-    <row r="23" spans="1:10" ht="31.35" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:10" ht="31.35" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="28" t="s">
+      <c r="B23" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="C23" s="28"/>
-[...5 lines deleted...]
-      <c r="I23" s="28"/>
+      <c r="C23" s="19"/>
+      <c r="D23" s="19"/>
+      <c r="E23" s="19"/>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="19"/>
       <c r="J23" s="1"/>
     </row>
-    <row r="24" spans="1:10" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:10" ht="31.35" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="5"/>
-      <c r="B24" s="24" t="s">
+      <c r="B24" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="C24" s="25"/>
-[...5 lines deleted...]
-      <c r="I24" s="26"/>
+      <c r="C24" s="17"/>
+      <c r="D24" s="17"/>
+      <c r="E24" s="17"/>
+      <c r="F24" s="17"/>
+      <c r="G24" s="17"/>
+      <c r="H24" s="17"/>
+      <c r="I24" s="18"/>
       <c r="J24" s="1"/>
     </row>
-    <row r="25" spans="1:10" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:10" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
-      <c r="C25" s="20"/>
-[...5 lines deleted...]
-      <c r="I25" s="20"/>
+      <c r="C25" s="38"/>
+      <c r="D25" s="38"/>
+      <c r="E25" s="38"/>
+      <c r="F25" s="38"/>
+      <c r="G25" s="38"/>
+      <c r="H25" s="38"/>
+      <c r="I25" s="38"/>
       <c r="J25" s="1"/>
     </row>
-    <row r="26" spans="1:10" ht="17.25" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.35">
       <c r="A26" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B26" s="43" t="s">
+      <c r="B26" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="C26" s="43"/>
-[...5 lines deleted...]
-      <c r="I26" s="43"/>
+      <c r="C26" s="15"/>
+      <c r="D26" s="15"/>
+      <c r="E26" s="15"/>
+      <c r="F26" s="15"/>
+      <c r="G26" s="15"/>
+      <c r="H26" s="15"/>
+      <c r="I26" s="15"/>
       <c r="J26" s="1"/>
     </row>
-    <row r="27" spans="1:10" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:10" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="5"/>
-      <c r="B27" s="24"/>
-[...6 lines deleted...]
-      <c r="I27" s="26"/>
+      <c r="B27" s="16"/>
+      <c r="C27" s="17"/>
+      <c r="D27" s="17"/>
+      <c r="E27" s="17"/>
+      <c r="F27" s="17"/>
+      <c r="G27" s="17"/>
+      <c r="H27" s="17"/>
+      <c r="I27" s="18"/>
       <c r="J27" s="1"/>
     </row>
-    <row r="28" spans="1:10" ht="27.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:10" ht="27.6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B28" s="28" t="s">
+      <c r="B28" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="C28" s="28"/>
-[...5 lines deleted...]
-      <c r="I28" s="28"/>
+      <c r="C28" s="19"/>
+      <c r="D28" s="19"/>
+      <c r="E28" s="19"/>
+      <c r="F28" s="19"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="19"/>
+      <c r="I28" s="19"/>
       <c r="J28" s="1"/>
     </row>
-    <row r="29" spans="1:10" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:10" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="5"/>
-      <c r="B29" s="24"/>
-[...6 lines deleted...]
-      <c r="I29" s="26"/>
+      <c r="B29" s="16"/>
+      <c r="C29" s="17"/>
+      <c r="D29" s="17"/>
+      <c r="E29" s="17"/>
+      <c r="F29" s="17"/>
+      <c r="G29" s="17"/>
+      <c r="H29" s="17"/>
+      <c r="I29" s="18"/>
       <c r="J29" s="1"/>
     </row>
-    <row r="30" spans="1:10" ht="31.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:10" ht="31.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="B30" s="27" t="s">
+      <c r="B30" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="C30" s="27"/>
-[...5 lines deleted...]
-      <c r="I30" s="27"/>
+      <c r="C30" s="20"/>
+      <c r="D30" s="20"/>
+      <c r="E30" s="20"/>
+      <c r="F30" s="20"/>
+      <c r="G30" s="20"/>
+      <c r="H30" s="20"/>
+      <c r="I30" s="20"/>
       <c r="J30" s="11"/>
     </row>
-    <row r="31" spans="1:10" ht="100.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:10" ht="100.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="12"/>
-      <c r="B31" s="52" t="s">
+      <c r="B31" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="C31" s="52"/>
-[...5 lines deleted...]
-      <c r="I31" s="52"/>
+      <c r="C31" s="14"/>
+      <c r="D31" s="14"/>
+      <c r="E31" s="14"/>
+      <c r="F31" s="14"/>
+      <c r="G31" s="14"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="14"/>
       <c r="J31" s="13"/>
     </row>
-    <row r="32" spans="1:10" ht="60.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="1:10" ht="60.6" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection formatRows="0" selectLockedCells="1"/>
   <protectedRanges>
     <protectedRange sqref="C4" name="Alue1"/>
   </protectedRanges>
   <mergeCells count="46">
-    <mergeCell ref="B31:I31"/>
-[...15 lines deleted...]
-    <mergeCell ref="B9:I10"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="H17:I17"/>
     <mergeCell ref="C25:I25"/>
     <mergeCell ref="C5:I5"/>
     <mergeCell ref="B8:I8"/>
     <mergeCell ref="B22:I22"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B24:I24"/>
     <mergeCell ref="B23:I23"/>
     <mergeCell ref="B21:I21"/>
     <mergeCell ref="F12:G12"/>
     <mergeCell ref="B13:E13"/>
     <mergeCell ref="B14:E14"/>
     <mergeCell ref="H13:I13"/>
     <mergeCell ref="F14:G14"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B20:I20"/>
     <mergeCell ref="B18:E18"/>
-    <mergeCell ref="F13:G13"/>
-[...11 lines deleted...]
-    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="C4:I4"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="B3:I3"/>
+    <mergeCell ref="B7:I7"/>
+    <mergeCell ref="F6:I6"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="B9:I10"/>
+    <mergeCell ref="B31:I31"/>
+    <mergeCell ref="B26:I26"/>
+    <mergeCell ref="B27:I27"/>
+    <mergeCell ref="B28:I28"/>
+    <mergeCell ref="B29:I29"/>
+    <mergeCell ref="B30:I30"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.60260416666666672" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" horizontalDpi="300" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Lihavoitu"&amp;12&amp;K04+038Päijät-Hämeen hyvinvointialue&amp;R&amp;"Aptos"&amp;11&amp;KFF0000 LUOTTAMUKSELLINEN&amp;1#_x000D_&amp;"Calibri"&amp;11&amp;K000000Päivitetty 1/2024</oddHeader>
     <oddFooter>&amp;C&amp;N</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...31 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x010100DE893A4C8587F94AACD8269AC8367681" ma:contentTypeVersion="12" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="2b6588fd9a47b6ed0f4d49601da5115e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a8560387-8de6-4f05-8a50-6f63a9f57779" xmlns:ns3="2f5087e1-ea60-4cff-97df-8a28d8c49ef3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c225088057b1cbff58a6598d0847bcec" ns2:_="" ns3:_="">
     <xsd:import namespace="a8560387-8de6-4f05-8a50-6f63a9f57779"/>
     <xsd:import namespace="2f5087e1-ea60-4cff-97df-8a28d8c49ef3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -1898,91 +1865,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="2f5087e1-ea60-4cff-97df-8a28d8c49ef3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a8560387-8de6-4f05-8a50-6f63a9f57779">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="2f5087e1-ea60-4cff-97df-8a28d8c49ef3">
+      <UserInfo>
+        <DisplayName>Peltola Heli</DisplayName>
+        <AccountId>167</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Okker Marja</DisplayName>
+        <AccountId>203</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Salas Kiia</DisplayName>
+        <AccountId>267</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Kanninen Taina</DisplayName>
+        <AccountId>268</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30846786-E8B6-446F-BE9F-A6117AD94342}">
-[...15 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D0FDB8B-1A4C-4034-B996-67629AA7E846}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a8560387-8de6-4f05-8a50-6f63a9f57779"/>
     <ds:schemaRef ds:uri="2f5087e1-ea60-4cff-97df-8a28d8c49ef3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30846786-E8B6-446F-BE9F-A6117AD94342}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="2f5087e1-ea60-4cff-97df-8a28d8c49ef3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a8560387-8de6-4f05-8a50-6f63a9f57779"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36B3AD77-8B0B-4781-971F-27FB5B9456AE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{eb8e074d-52fb-4100-9979-629941dcc28c}" enabled="1" method="Standard" siteId="{3015e227-a0a8-462c-8e54-07b925fd85cc}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">