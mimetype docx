--- v0 (2026-05-29)
+++ v1 (2026-08-28)
@@ -1,55 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3969AD17" w14:textId="54BA5227" w:rsidR="003E0720" w:rsidRPr="00363E62" w:rsidRDefault="003E0720" w:rsidP="003E0720">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00363E62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:caps/>
         </w:rPr>
         <w:t xml:space="preserve">SPIROERGOMETRIA </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26221995" w14:textId="77777777" w:rsidR="003E0720" w:rsidRPr="00363E62" w:rsidRDefault="003E0720" w:rsidP="003E0720">
       <w:pPr>
@@ -2152,71 +2151,71 @@
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007F1849" w:rsidRPr="00363E62" w:rsidSect="00E21760">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2835" w:right="1134" w:bottom="1417" w:left="1134" w:header="680" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09121111" w14:textId="77777777" w:rsidR="000C2185" w:rsidRDefault="000C2185" w:rsidP="00495CB1">
+    <w:p w14:paraId="572398DE" w14:textId="77777777" w:rsidR="00263C68" w:rsidRDefault="00263C68" w:rsidP="00495CB1">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09121112" w14:textId="77777777" w:rsidR="000C2185" w:rsidRDefault="000C2185" w:rsidP="00495CB1">
+    <w:p w14:paraId="71899C86" w14:textId="77777777" w:rsidR="00263C68" w:rsidRDefault="00263C68" w:rsidP="00495CB1">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="09121113" w14:textId="77777777" w:rsidR="000C2185" w:rsidRDefault="000C2185">
+    <w:p w14:paraId="7C745D1C" w14:textId="77777777" w:rsidR="00263C68" w:rsidRDefault="00263C68">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial Normaali">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -2247,56 +2246,50 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09121115" w14:textId="60482732" w:rsidR="000C3E64" w:rsidRPr="000D76C9" w:rsidRDefault="000D76C9" w:rsidP="000D76C9">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4819"/>
         <w:tab w:val="clear" w:pos="9638"/>
         <w:tab w:val="center" w:pos="3061"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="16"/>
@@ -2885,321 +2878,96 @@
       <w:t>www.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>paijat</w:t>
     </w:r>
     <w:r w:rsidR="009D7D06">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>ha.fi</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0912110E" w14:textId="77777777" w:rsidR="000C2185" w:rsidRDefault="000C2185" w:rsidP="00495CB1">
+    <w:p w14:paraId="30A74174" w14:textId="77777777" w:rsidR="00263C68" w:rsidRDefault="00263C68" w:rsidP="00495CB1">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0912110F" w14:textId="77777777" w:rsidR="000C2185" w:rsidRDefault="000C2185" w:rsidP="00495CB1">
+    <w:p w14:paraId="1B39D528" w14:textId="77777777" w:rsidR="00263C68" w:rsidRDefault="00263C68" w:rsidP="00495CB1">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="09121110" w14:textId="77777777" w:rsidR="000C2185" w:rsidRDefault="000C2185">
+    <w:p w14:paraId="377C67EA" w14:textId="77777777" w:rsidR="00263C68" w:rsidRDefault="00263C68">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2384277F" w14:textId="765B227E" w:rsidR="00847254" w:rsidRDefault="00847254">
+  <w:p w14:paraId="2384277F" w14:textId="722805CF" w:rsidR="00847254" w:rsidRDefault="00847254">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
-    <w:r>
-[...110 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="09121114" w14:textId="317596F3" w:rsidR="00E4031C" w:rsidRPr="00E4031C" w:rsidRDefault="00847254" w:rsidP="00E4031C">
+  <w:p w14:paraId="09121114" w14:textId="2D4CB0D1" w:rsidR="00E4031C" w:rsidRPr="00E4031C" w:rsidRDefault="00A5103E" w:rsidP="00E4031C">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
-    <w:r>
-[...112 lines deleted...]
-    <w:r w:rsidR="00A5103E" w:rsidRPr="002D731B">
+    <w:r w:rsidRPr="002D731B">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fi-FI"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09121118" wp14:editId="44EEE87F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>704850</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>786765</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1386000" cy="219600"/>
           <wp:effectExtent l="0" t="0" r="5080" b="9525"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20661"/>
               <wp:lineTo x="21382" y="20661"/>
               <wp:lineTo x="21382" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="1" name="Kuva 1" descr="Potilasohje_arial_72"/>
@@ -3285,166 +3053,54 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2411730" cy="776605"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="793234BE" w14:textId="13B9084A" w:rsidR="00847254" w:rsidRDefault="00847254">
+  <w:p w14:paraId="793234BE" w14:textId="4D43637E" w:rsidR="00847254" w:rsidRDefault="00847254">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
-    <w:r>
-[...110 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08B820E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2169BAE"/>
     <w:lvl w:ilvl="0" w:tplc="D3A84FB8">
       <w:start w:val="13"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2744" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Normaali" w:eastAsia="Times New Roman" w:hAnsi="Arial Normaali" w:cs="Arial Normaali" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -3534,186 +3190,189 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8504" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1909488930">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="28673"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CE0A92"/>
     <w:rsid w:val="000632A9"/>
     <w:rsid w:val="000C2185"/>
     <w:rsid w:val="000C3E64"/>
     <w:rsid w:val="000C4093"/>
     <w:rsid w:val="000D76C9"/>
     <w:rsid w:val="00112D7A"/>
     <w:rsid w:val="00141C29"/>
     <w:rsid w:val="001C1D1C"/>
     <w:rsid w:val="001C7871"/>
     <w:rsid w:val="0022166F"/>
     <w:rsid w:val="002449E1"/>
     <w:rsid w:val="00255A6C"/>
+    <w:rsid w:val="00263C68"/>
     <w:rsid w:val="00267FCE"/>
     <w:rsid w:val="002D731B"/>
     <w:rsid w:val="003061AB"/>
     <w:rsid w:val="00324B62"/>
     <w:rsid w:val="00363E62"/>
     <w:rsid w:val="00374F3B"/>
     <w:rsid w:val="003E0720"/>
     <w:rsid w:val="004165D4"/>
     <w:rsid w:val="00465C2F"/>
     <w:rsid w:val="0047379C"/>
     <w:rsid w:val="00481B67"/>
     <w:rsid w:val="00491CD8"/>
     <w:rsid w:val="00495CB1"/>
     <w:rsid w:val="004C71D0"/>
     <w:rsid w:val="00512E47"/>
     <w:rsid w:val="00583F0D"/>
     <w:rsid w:val="00633BF2"/>
     <w:rsid w:val="0064438D"/>
     <w:rsid w:val="0064560E"/>
     <w:rsid w:val="006C4A1B"/>
     <w:rsid w:val="006D042B"/>
     <w:rsid w:val="006F093D"/>
     <w:rsid w:val="00710BC3"/>
     <w:rsid w:val="007202C1"/>
     <w:rsid w:val="00760F98"/>
     <w:rsid w:val="007657D9"/>
     <w:rsid w:val="007F105E"/>
     <w:rsid w:val="007F1849"/>
     <w:rsid w:val="00800996"/>
     <w:rsid w:val="00800E8E"/>
     <w:rsid w:val="00815298"/>
     <w:rsid w:val="0083386E"/>
     <w:rsid w:val="00843FD2"/>
     <w:rsid w:val="00847254"/>
     <w:rsid w:val="00852BAF"/>
     <w:rsid w:val="008543A1"/>
     <w:rsid w:val="008A573F"/>
     <w:rsid w:val="008C6A90"/>
     <w:rsid w:val="00941CDD"/>
     <w:rsid w:val="009C0732"/>
     <w:rsid w:val="009D7D06"/>
     <w:rsid w:val="009E4C82"/>
+    <w:rsid w:val="009F5BFC"/>
     <w:rsid w:val="00A07E6B"/>
     <w:rsid w:val="00A5103E"/>
     <w:rsid w:val="00A63802"/>
     <w:rsid w:val="00A92A15"/>
     <w:rsid w:val="00AF4FA9"/>
     <w:rsid w:val="00AF5CF0"/>
     <w:rsid w:val="00B13DAA"/>
     <w:rsid w:val="00B145BE"/>
     <w:rsid w:val="00B2130F"/>
     <w:rsid w:val="00B35857"/>
     <w:rsid w:val="00B52BC0"/>
     <w:rsid w:val="00BB1DC6"/>
     <w:rsid w:val="00BD20CC"/>
     <w:rsid w:val="00BE3168"/>
+    <w:rsid w:val="00C13186"/>
     <w:rsid w:val="00C13F5A"/>
     <w:rsid w:val="00C26FBB"/>
     <w:rsid w:val="00C41D27"/>
     <w:rsid w:val="00C45051"/>
     <w:rsid w:val="00C73820"/>
     <w:rsid w:val="00C94CBB"/>
     <w:rsid w:val="00CE0A92"/>
     <w:rsid w:val="00D05DE0"/>
     <w:rsid w:val="00D30B1E"/>
     <w:rsid w:val="00D43AD9"/>
     <w:rsid w:val="00D6012A"/>
     <w:rsid w:val="00E21760"/>
     <w:rsid w:val="00E4031C"/>
     <w:rsid w:val="00E4250A"/>
     <w:rsid w:val="00ED5B20"/>
     <w:rsid w:val="00F202ED"/>
     <w:rsid w:val="00F25C65"/>
     <w:rsid w:val="00F350F9"/>
     <w:rsid w:val="00F51D95"/>
     <w:rsid w:val="00FC25E2"/>
     <w:rsid w:val="00FC460A"/>
     <w:rsid w:val="00FC6B52"/>
     <w:rsid w:val="00FD3042"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="28673"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="091210F8"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{04C1F55E-8B79-4A1E-98EB-566EA59B1BE1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
@@ -4636,51 +4295,51 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F71180E8-4FF8-4A7F-89FD-EE4D0A91BBD3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{eb8e074d-52fb-4100-9979-629941dcc28c}" enabled="1" method="Standard" siteId="{3015e227-a0a8-462c-8e54-07b925fd85cc}" contentBits="1" removed="0"/>
+  <clbl:label id="{7c1a09ed-46c9-4e3e-9018-67d6f01dd6ae}" enabled="1" method="Privileged" siteId="{3015e227-a0a8-462c-8e54-07b925fd85cc}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>300</Words>
   <Characters>2438</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -4689,39 +4348,25 @@
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2733</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lehikoinen Markku</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...12 lines deleted...]
-</file>