--- v0 (2026-05-13)
+++ v1 (2026-07-26)
@@ -1,1889 +1,4334 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="66070681" w14:textId="77777777" w:rsidR="00F06773" w:rsidRPr="00F06773" w:rsidRDefault="00F06773" w:rsidP="00F06773">
+    <w:p w14:paraId="0999FBC1" w14:textId="77777777" w:rsidR="00B2133A" w:rsidRPr="00B2133A" w:rsidRDefault="00B2133A" w:rsidP="00B2133A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3315"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
-          <w:position w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06773">
+      <w:r w:rsidRPr="00B2133A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:position w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>KOMMUNIKOINNIN JA/TAI TIETOKONEEN KÄYTÖN APUVÄLINEIDEN HUOLTO JA KORJAUS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21999820" w14:textId="77777777" w:rsidR="00571D5B" w:rsidRPr="00571D5B" w:rsidRDefault="00571D5B" w:rsidP="00571D5B">
+    <w:p w14:paraId="735BC093" w14:textId="77777777" w:rsidR="00B2133A" w:rsidRPr="00B2133A" w:rsidRDefault="00B2133A" w:rsidP="00B2133A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3315"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
-          <w:position w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00571D5B">
+      <w:r w:rsidRPr="00B2133A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
-          <w:position w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C6DC112" w14:textId="7BC7FD5B" w:rsidR="00571D5B" w:rsidRPr="00571D5B" w:rsidRDefault="00571D5B" w:rsidP="00571D5B">
+    <w:p w14:paraId="21F7C0B7" w14:textId="77777777" w:rsidR="00B2133A" w:rsidRPr="00B2133A" w:rsidRDefault="00B2133A" w:rsidP="00B2133A">
       <w:pPr>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
-          <w:position w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29A2AF76" w14:textId="77777777" w:rsidR="00F06773" w:rsidRPr="00F06773" w:rsidRDefault="00F06773" w:rsidP="00F06773">
+    <w:p w14:paraId="38A8E2F4" w14:textId="77777777" w:rsidR="00B2133A" w:rsidRPr="00B2133A" w:rsidRDefault="00B2133A" w:rsidP="00B2133A">
       <w:pPr>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1247"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-          <w:position w:val="0"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06773">
+      <w:r w:rsidRPr="00B2133A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-          <w:position w:val="0"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Teille on lainattu kommunikoinnin ja/tai tietokoneen käytön apuväline lääkinnällisenä kuntoutuksena.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6131FC89" w14:textId="6612D79C" w:rsidR="00F06773" w:rsidRDefault="00F06773" w:rsidP="00F06773">
+    <w:p w14:paraId="42178681" w14:textId="77777777" w:rsidR="00B2133A" w:rsidRPr="00B2133A" w:rsidRDefault="00B2133A" w:rsidP="00B2133A">
       <w:pPr>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1247"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-          <w:position w:val="0"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06773">
+      <w:r w:rsidRPr="00B2133A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-          <w:position w:val="0"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Jos apuvälineen toiminnassa ilmenee ongelmia tai se menee epäkuntoon, ottakaa yhteyttä Päijät-Soteen (ks.yhteystiedot alla)</w:t>
+        <w:t>Jos apuvälineen toiminnassa ilmenee ongelmia tai se menee epäkuntoon, ottakaa yhteyttä Päijät-Hämeen hyvinvointialueen apuvälineasiantuntijaan (ks.yhteystiedot alla). Siellä vastataan huoltojen ja korjausten järjestelyistä.</w:t>
       </w:r>
-      <w:r w:rsidR="00A86C44">
+    </w:p>
+    <w:p w14:paraId="1B8FD0DE" w14:textId="77777777" w:rsidR="00B2133A" w:rsidRPr="00B2133A" w:rsidRDefault="00B2133A" w:rsidP="00B2133A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1247"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-          <w:position w:val="0"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>. Siellä</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F06773">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="774C8B7E" w14:textId="77777777" w:rsidR="00B2133A" w:rsidRPr="00B2133A" w:rsidRDefault="00B2133A" w:rsidP="00B2133A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-          <w:position w:val="0"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vastataan huoltojen ja korjausten järjestelyistä.</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="1247"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B2133A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
-          <w:position w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Yhteystiedot</w:t>
       </w:r>
-      <w:r w:rsidRPr="00571D5B">
+      <w:r w:rsidRPr="00B2133A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-          <w:position w:val="0"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E54493F" w14:textId="77777777" w:rsidR="00F06773" w:rsidRPr="00F06773" w:rsidRDefault="00F06773" w:rsidP="00F06773">
+    <w:p w14:paraId="4E905F7A" w14:textId="77777777" w:rsidR="00B2133A" w:rsidRPr="00B2133A" w:rsidRDefault="00B2133A" w:rsidP="00B2133A">
       <w:pPr>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1304"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-          <w:position w:val="0"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="328AD6D8" w14:textId="77777777" w:rsidR="00F06773" w:rsidRPr="00F06773" w:rsidRDefault="00F06773" w:rsidP="00F06773">
+    <w:p w14:paraId="13ABAB28" w14:textId="77777777" w:rsidR="00B2133A" w:rsidRPr="00B2133A" w:rsidRDefault="00B2133A" w:rsidP="00B2133A">
       <w:pPr>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1304"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:position w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06773">
+      <w:r w:rsidRPr="00B2133A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:position w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Tiina Iivanainen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1360F81C" w14:textId="77777777" w:rsidR="00F06773" w:rsidRPr="00F06773" w:rsidRDefault="00F06773" w:rsidP="00F06773">
+    <w:p w14:paraId="3BD1DD39" w14:textId="77777777" w:rsidR="00B2133A" w:rsidRPr="00B2133A" w:rsidRDefault="00B2133A" w:rsidP="00B2133A">
       <w:pPr>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1304"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-          <w:position w:val="0"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06773">
+      <w:r w:rsidRPr="00B2133A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-          <w:position w:val="0"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>apuvälineasiantuntija</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F06773">
+      <w:r w:rsidRPr="00B2133A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-          <w:position w:val="0"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00F06773">
+        <w:r w:rsidRPr="00B2133A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-            <w:position w:val="0"/>
+            <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>tiina.iivanainen@paijatha.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A1B0345" w14:textId="77777777" w:rsidR="00F06773" w:rsidRPr="00F06773" w:rsidRDefault="00F06773" w:rsidP="00F06773">
+    <w:p w14:paraId="7D209651" w14:textId="77777777" w:rsidR="00B2133A" w:rsidRPr="00B2133A" w:rsidRDefault="00B2133A" w:rsidP="00B2133A">
       <w:pPr>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1304"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-          <w:position w:val="0"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F06773">
+      <w:r w:rsidRPr="00B2133A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-          <w:position w:val="0"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>+358 44 482 8370</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F06773">
+      <w:r w:rsidRPr="00B2133A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-          <w:position w:val="0"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00F06773">
+      <w:r w:rsidRPr="00B2133A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-          <w:position w:val="0"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:br/>
         <w:t>Keskussairaalankatu 7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F06773">
+      <w:r w:rsidRPr="00B2133A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-          <w:position w:val="0"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:br/>
         <w:t>15850 Lahti</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0514E665" w14:textId="065E64F9" w:rsidR="00571D5B" w:rsidRPr="00571D5B" w:rsidRDefault="00571D5B" w:rsidP="00F06773">
+    <w:p w14:paraId="66338D9F" w14:textId="77777777" w:rsidR="00B2133A" w:rsidRPr="00B2133A" w:rsidRDefault="00B2133A" w:rsidP="00B2133A">
       <w:pPr>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1304"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-          <w:position w:val="0"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00571D5B" w:rsidRPr="00571D5B" w:rsidSect="002D7B33">
+    <w:p w14:paraId="5F7A6E78" w14:textId="1CBAA624" w:rsidR="009569DF" w:rsidRPr="00B2133A" w:rsidRDefault="009569DF" w:rsidP="004F23B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="009569DF" w:rsidRPr="00B2133A">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
-      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2835" w:right="1134" w:bottom="1418" w:left="1134" w:header="680" w:footer="709" w:gutter="0"/>
-      <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:cols w:space="720"/>
+      <w:formProt w:val="0"/>
+      <w:docGrid w:linePitch="360" w:charSpace="8192"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16E3CBC2" w14:textId="77777777" w:rsidR="003C58C6" w:rsidRDefault="003C58C6" w:rsidP="005276EA">
+    <w:p w14:paraId="6E50F7E3" w14:textId="77777777" w:rsidR="0094187E" w:rsidRDefault="0094187E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="461364CC" w14:textId="77777777" w:rsidR="003C58C6" w:rsidRDefault="003C58C6" w:rsidP="005276EA">
+    <w:p w14:paraId="1E8FA52F" w14:textId="77777777" w:rsidR="0094187E" w:rsidRDefault="0094187E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000AF" w:usb1="0000206B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Fujitsu Sans">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Fujitsu Sans Light">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000AF" w:usb1="0000206B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Fujitsu Sans Medium">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000AF" w:usb1="0000206B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS PGothic">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Noto Sans CJK SC">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Devanagari">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="61E4332B" w14:textId="77777777" w:rsidR="001D5BB0" w:rsidRDefault="001D5BB0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44340D22" w14:textId="77777777" w:rsidR="007651F9" w:rsidRDefault="007651F9">
     <w:pPr>
-      <w:pStyle w:val="Alatunniste"/>
+      <w:pStyle w:val="Alatunniste1"/>
     </w:pPr>
   </w:p>
+  <w:p w14:paraId="1BE89A42" w14:textId="77777777" w:rsidR="007651F9" w:rsidRDefault="007651F9"/>
+  <w:p w14:paraId="4572A5B3" w14:textId="77777777" w:rsidR="007651F9" w:rsidRDefault="007651F9"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4BB0F560" w14:textId="2DF97939" w:rsidR="00571D5B" w:rsidRPr="00571D5B" w:rsidRDefault="00571D5B" w:rsidP="00571D5B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="237B0DBC" w14:textId="77777777" w:rsidR="007651F9" w:rsidRDefault="004F6613">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="3061"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
-        <w:position w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00571D5B">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:r>
+      <w:rPr>
         <w:noProof/>
-        <w:color w:val="808080"/>
-[...3 lines deleted...]
-        <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E3353D4" wp14:editId="4223DC55">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3E385178" wp14:editId="119A4535">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>605790</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>9925050</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="6515100" cy="0"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="6515100" cy="635"/>
+              <wp:effectExtent l="19050" t="19050" r="19050" b="19050"/>
               <wp:wrapNone/>
-              <wp:docPr id="5" name="Suora yhdysviiva 5"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="9" name="Suora yhdysviiva 5"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvCnPr>
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="6515100" cy="0"/>
+                        <a:ext cx="6515280" cy="720"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
-                      <a:noFill/>
                       <a:ln w="38100">
                         <a:solidFill>
                           <a:srgbClr val="808080"/>
                         </a:solidFill>
                         <a:round/>
-                        <a:headEnd/>
-                        <a:tailEnd/>
                       </a:ln>
-                      <a:extLst>
-[...5 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="1996134D" id="Suora yhdysviiva 5" o:spid="_x0000_s1026" style="position:absolute;z-index:-251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="47.7pt,781.5pt" to="560.7pt,781.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfJCWbHAIAADUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8Z21nnTRrxVlVdtKX&#10;bTdSth8wARyjYkBA7FhV/71ALtrdvlRVZQnPMMPhzMxh+XjqBOqZsVzJEmd3KUZMEkW5PJT4+8tm&#10;ssDIOpAUhJKsxCOz+HH18cNy0AWbqlYJygzyINIWgy5x65wuksSSlnVg75Rm0gcbZTpw3jWHhBoY&#10;PHonkmmazpNBGaqNIsxav1ufg3gV8ZuGEffcNJY5JErsubm4mrjuw5qsllAcDOiWkwsN+AcWHXDp&#10;L71B1eAAHQ3/A6rjxCirGndHVJeopuGExRp8NVn6rppdC5rFWnxzrL61yf4/WPKt3xrEaYlnGEno&#10;/Ih2R2UAjS0dbc95D2gWujRoW/jkSm5NqJOc5E4/KfLDIqmqFuSBRbYvo/YQWTiRvDkSHKv9Xfvh&#10;q6I+B45OxZadGtMFSN8MdIqTGW+TYSeHiN+cz7JZlvoBkmssgeJ6UBvrvjDVoWCUWHAZmgYF9E/W&#10;BSJQXFPCtlQbLkQcvJBoKPH9IkCHkFWC0xCNjjnsK2FQD147izR8sax3aUYdJY1oLQO6vtgOuDjb&#10;/nYhA56vxfO5WGdx/HxIH9aL9SKf5NP5epKndT35vKnyyXyTfZrV93VV1dmvQC3Li5ZTymRgdxVq&#10;lv+dEC5P5iyxm1RvfUjeoseGebLXfyQdhxnmd1bCXtFxa65D9tqMyZd3FMT/2vf269e++g0AAP//&#10;AwBQSwMEFAAGAAgAAAAhAG9gJajfAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SFwQddLQqk3jVIifSw+VSHkAJ97EEbEdbLdN357tAcFxZ0cz3xTbyQzshD70zgpIZwkwtI1T&#10;ve0EfB7eH1fAQpRWycFZFHDBANvy9qaQuXJn+4GnKnaMQmzIpQAd45hzHhqNRoaZG9HSr3XeyEin&#10;77jy8kzhZuDzJFlyI3tLDVqO+KKx+aqORsD3Trr6Te+yy2ub7Q++wnbtH4S4v5ueN8AiTvHPDFd8&#10;QoeSmGp3tCqwQcB68URO0hfLjEZdHek8Ja3+1XhZ8P8ryh8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAXyQlmxwCAAA1BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAb2AlqN8AAAANAQAADwAAAAAAAAAAAAAAAAB2BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" strokecolor="gray" strokeweight="3pt">
+            <v:line id="_x0000_s2053" style="mso-position-horizontal-relative:margin;position:absolute;z-index:251662336" from="47.7pt,781.5pt" to="560.65pt,781.5pt" o:allowincell="f" stroked="t" strokecolor="gray">
+              <v:fill o:detectmouseclick="t"/>
+              <v:stroke joinstyle="round" endcap="flat"/>
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00571D5B">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:r>
+      <w:rPr>
         <w:noProof/>
-        <w:color w:val="808080"/>
-[...3 lines deleted...]
-        <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74C88D81" wp14:editId="4CE98BE4">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674624" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="665DC936" wp14:editId="36FCF6FB">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>605790</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>9925050</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="6515100" cy="0"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="6515100" cy="635"/>
+              <wp:effectExtent l="19050" t="19050" r="19050" b="19050"/>
               <wp:wrapNone/>
-              <wp:docPr id="12" name="Suora yhdysviiva 12"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="10" name="Suora yhdysviiva 13"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvCnPr>
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="6515100" cy="0"/>
+                        <a:ext cx="6515280" cy="720"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
-                      <a:noFill/>
                       <a:ln w="38100">
                         <a:solidFill>
                           <a:srgbClr val="808080"/>
                         </a:solidFill>
                         <a:round/>
-                        <a:headEnd/>
-                        <a:tailEnd/>
                       </a:ln>
-                      <a:extLst>
-[...5 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="67FC4DD0" id="Suora yhdysviiva 12" o:spid="_x0000_s1026" style="position:absolute;z-index:-251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="47.7pt,781.5pt" to="560.7pt,781.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFMaT5HQIAADcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8Z21nnTRrxVlVdtKX&#10;bTdSth9AAMeoGBAQO1bVf+9ALtrdvlRVZQnPMMPhzJxh+XjqJOq5dUKrEmd3KUZcUc2EOpT4+8tm&#10;ssDIeaIYkVrxEo/c4cfVxw/LwRR8qlstGbcIQJQrBlPi1ntTJImjLe+Iu9OGKwg22nbEg2sPCbNk&#10;APROJtM0nSeDtsxYTblzsFufg3gV8ZuGU//cNI57JEsM3HxcbVz3YU1WS1IcLDGtoBca5B9YdEQo&#10;uPQGVRNP0NGKP6A6Qa12uvF3VHeJbhpBeawBqsnSd9XsWmJ4rAWa48ytTe7/wdJv/dYiwUC7KUaK&#10;dKDR7qgtQWPLRtcL0RMEIejTYFwB6ZXa2lApPamdedL0h0NKVy1RBx75vowGMLJwInlzJDjOwG37&#10;4atmkEOOXsemnRrbBUhoBzpFbcabNvzkEYXN+SybZSlISK+xhBTXg8Y6/4XrDgWjxFKo0DZSkP7J&#10;+UCEFNeUsK30RkgZpZcKDSW+XwToEHJaChai0bGHfSUt6glMzyINXyzrXZrVR8UiWssJW19sT4Q8&#10;23C7VAEPagE+F+s8Hj8f0of1Yr3IJ/l0vp7kaV1PPm+qfDLfZJ9m9X1dVXX2K1DL8qIVjHEV2F1H&#10;Ncv/bhQuj+Y8ZLdhvfUheYseGwZkr/9IOooZ9DtPwl6zcWuvIsN0xuTLSwrj/9oH+/V7X/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBvYCWo3wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITv&#10;SLyDtUhcEHXS0KpN41SIn0sPlUh5ACfexBGxHWy3Td+e7QHBcWdHM98U28kM7IQ+9M4KSGcJMLSN&#10;U73tBHwe3h9XwEKUVsnBWRRwwQDb8vamkLlyZ/uBpyp2jEJsyKUAHeOYcx4ajUaGmRvR0q913shI&#10;p++48vJM4Wbg8yRZciN7Sw1ajviisfmqjkbA9066+k3vsstrm+0PvsJ27R+EuL+bnjfAIk7xzwxX&#10;fEKHkphqd7QqsEHAevFETtIXy4xGXR3pPCWt/tV4WfD/K8ofAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAUxpPkdAgAANwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAG9gJajfAAAADQEAAA8AAAAAAAAAAAAAAAAAdwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" strokecolor="gray" strokeweight="3pt">
+            <v:line id="_x0000_s2054" style="mso-position-horizontal-relative:margin;position:absolute;z-index:251664384" from="47.7pt,781.5pt" to="560.65pt,781.5pt" o:allowincell="f" stroked="t" strokecolor="gray">
+              <v:fill o:detectmouseclick="t"/>
+              <v:stroke joinstyle="round" endcap="flat"/>
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00571D5B">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:r>
+      <w:rPr>
         <w:noProof/>
-        <w:color w:val="808080"/>
-[...3 lines deleted...]
-        <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36A897C0" wp14:editId="7CD26621">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676672" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="219BD746" wp14:editId="729E54F8">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>605790</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>9925050</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="6515100" cy="0"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="6515100" cy="635"/>
+              <wp:effectExtent l="19050" t="19050" r="19050" b="19050"/>
               <wp:wrapNone/>
-              <wp:docPr id="13" name="Suora yhdysviiva 13"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="11" name="Suora yhdysviiva 12"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvCnPr>
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="6515100" cy="0"/>
+                        <a:ext cx="6515280" cy="720"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
-                      <a:noFill/>
                       <a:ln w="38100">
                         <a:solidFill>
                           <a:srgbClr val="808080"/>
                         </a:solidFill>
                         <a:round/>
-                        <a:headEnd/>
-                        <a:tailEnd/>
                       </a:ln>
-                      <a:extLst>
-[...5 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="66405322" id="Suora yhdysviiva 13" o:spid="_x0000_s1026" style="position:absolute;z-index:-251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="47.7pt,781.5pt" to="560.7pt,781.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAr0BXmHQIAADcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2yAQvVfqPyDfE9uJk2atOKvKTnrZ&#10;diNl+wEEcIyKAQGxY1X99w4kjna3l6qqLOEZZni8mTesHy+tQB0zlitZROk0iRCTRFEuT0X0/WU3&#10;WUXIOiwpFkqyIhqYjR43Hz+se52zmWqUoMwgAJE273URNc7pPI4taViL7VRpJiFYK9NiB645xdTg&#10;HtBbEc+SZBn3ylBtFGHWwm51DUabgF/XjLjnurbMIVFEwM2F1YT16Nd4s8b5yWDdcHKjgf+BRYu5&#10;hEvvUBV2GJ0N/wOq5cQoq2o3JaqNVV1zwkINUE2avKvm0GDNQi3QHKvvbbL/D5Z86/YGcQrazSMk&#10;cQsaHc7KYDQ0dLAd5x1GEII+9drmkF7KvfGVkos86CdFflgkVdlgeWKB78ugASP1J+I3R7xjNdx2&#10;7L8qCjn47FRo2qU2rYeEdqBL0Ga4a8MuDhHYXC7SRZqAhGSMxTgfD2pj3RemWuSNIhJc+rbhHHdP&#10;1nkiOB9T/LZUOy5EkF5I1BfRfOWhfcgqwamPBsecjqUwqMMwPavEf6Gsd2lGnSUNaA3DdHuzHebi&#10;asPtQno8qAX43KzrePx8SB62q+0qm2Sz5XaSJVU1+bwrs8lyl35aVPOqLKv0l6eWZnnDKWXSsxtH&#10;Nc3+bhRuj+Y6ZPdhvfchfoseGgZkx38gHcT0+l0n4ajosDejyDCdIfn2kvz4v/bBfv3eN78BAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBvYCWo3wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITv&#10;SLyDtUhcEHXS0KpN41SIn0sPlUh5ACfexBGxHWy3Td+e7QHBcWdHM98U28kM7IQ+9M4KSGcJMLSN&#10;U73tBHwe3h9XwEKUVsnBWRRwwQDb8vamkLlyZ/uBpyp2jEJsyKUAHeOYcx4ajUaGmRvR0q913shI&#10;p++48vJM4Wbg8yRZciN7Sw1ajviisfmqjkbA9066+k3vsstrm+0PvsJ27R+EuL+bnjfAIk7xzwxX&#10;fEKHkphqd7QqsEHAevFETtIXy4xGXR3pPCWt/tV4WfD/K8ofAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACvQFeYdAgAANwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAG9gJajfAAAADQEAAA8AAAAAAAAAAAAAAAAAdwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" strokecolor="gray" strokeweight="3pt">
+            <v:line id="_x0000_s2055" style="mso-position-horizontal-relative:margin;position:absolute;z-index:251665408" from="47.7pt,781.5pt" to="560.65pt,781.5pt" o:allowincell="f" stroked="t" strokecolor="gray">
+              <v:fill o:detectmouseclick="t"/>
+              <v:stroke joinstyle="round" endcap="flat"/>
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00571D5B">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:r>
+      <w:rPr>
         <w:noProof/>
-        <w:color w:val="808080"/>
-[...3 lines deleted...]
-        <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EA507D6" wp14:editId="0C2A5C5C">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251678720" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3F2EA54E" wp14:editId="7B887ADF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>605790</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>9925050</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="6515100" cy="0"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="6515100" cy="635"/>
+              <wp:effectExtent l="19050" t="19050" r="19050" b="19050"/>
               <wp:wrapNone/>
-              <wp:docPr id="2" name="Suora yhdysviiva 2"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="12" name="Suora yhdysviiva 8"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvCnPr>
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="6515100" cy="0"/>
+                        <a:ext cx="6515280" cy="720"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
-                      <a:noFill/>
                       <a:ln w="38100">
                         <a:solidFill>
                           <a:srgbClr val="808080"/>
                         </a:solidFill>
                         <a:round/>
-                        <a:headEnd/>
-                        <a:tailEnd/>
                       </a:ln>
-                      <a:extLst>
-[...5 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="7095F105" id="Suora yhdysviiva 2" o:spid="_x0000_s1026" style="position:absolute;z-index:-251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="47.7pt,781.5pt" to="560.7pt,781.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAYGO89HAIAADUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8Z21nnTRrxVlVdtKX&#10;bTdSth9AAMeoGBAQO1bVf+9ALtrdvlRVZQnPMMPhzMxh+XjqJOq5dUKrEmd3KUZcUc2EOpT4+8tm&#10;ssDIeaIYkVrxEo/c4cfVxw/LwRR8qlstGbcIQJQrBlPi1ntTJImjLe+Iu9OGKwg22nbEg2sPCbNk&#10;APROJtM0nSeDtsxYTblzsFufg3gV8ZuGU//cNI57JEsM3HxcbVz3YU1WS1IcLDGtoBca5B9YdEQo&#10;uPQGVRNP0NGKP6A6Qa12uvF3VHeJbhpBeawBqsnSd9XsWmJ4rAWa48ytTe7/wdJv/dYiwUo8xUiR&#10;Dka0O2pL0Niy0fVC9ARNQ5cG4wpIrtTWhjrpSe3Mk6Y/HFK6aok68Mj2ZTQAkYUTyZsjwXEG7toP&#10;XzWDHHL0Orbs1NguQEIz0ClOZrxNhp88orA5n2WzLIUB0mssIcX1oLHOf+G6Q8EosRQqNI0UpH9y&#10;PhAhxTUlbCu9EVLGwUuFhhLfLwJ0CDktBQvR6NjDvpIW9QS0s0jDF8t6l2b1UbGI1nLC1hfbEyHP&#10;NtwuVcCDWoDPxTqL4+dD+rBerBf5JJ/O15M8revJ502VT+ab7NOsvq+rqs5+BWpZXrSCMa4Cu6tQ&#10;s/zvhHB5MmeJ3aR660PyFj02DMhe/5F0HGaY31kJe83Grb0OGbQZky/vKIj/tQ/269e++g0AAP//&#10;AwBQSwMEFAAGAAgAAAAhAG9gJajfAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SFwQddLQqk3jVIifSw+VSHkAJ97EEbEdbLdN357tAcFxZ0cz3xTbyQzshD70zgpIZwkwtI1T&#10;ve0EfB7eH1fAQpRWycFZFHDBANvy9qaQuXJn+4GnKnaMQmzIpQAd45hzHhqNRoaZG9HSr3XeyEin&#10;77jy8kzhZuDzJFlyI3tLDVqO+KKx+aqORsD3Trr6Te+yy2ub7Q++wnbtH4S4v5ueN8AiTvHPDFd8&#10;QoeSmGp3tCqwQcB68URO0hfLjEZdHek8Ja3+1XhZ8P8ryh8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAGBjvPRwCAAA1BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAb2AlqN8AAAANAQAADwAAAAAAAAAAAAAAAAB2BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" strokecolor="gray" strokeweight="3pt">
+            <v:line id="_x0000_s2056" style="mso-position-horizontal-relative:margin;position:absolute;z-index:251666432" from="47.7pt,781.5pt" to="560.65pt,781.5pt" o:allowincell="f" stroked="t" strokecolor="gray">
+              <v:fill o:detectmouseclick="t"/>
+              <v:stroke joinstyle="round" endcap="flat"/>
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00571D5B">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:r>
+      <w:rPr>
         <w:noProof/>
-        <w:color w:val="808080"/>
-[...3 lines deleted...]
-        <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5025F110" wp14:editId="5A9DE321">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251680768" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3DDEBF8A" wp14:editId="2566D4CC">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>605790</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>9925050</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="6515100" cy="0"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="6515100" cy="635"/>
+              <wp:effectExtent l="19050" t="19050" r="19050" b="19050"/>
               <wp:wrapNone/>
-              <wp:docPr id="8" name="Suora yhdysviiva 8"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="13" name="Suora yhdysviiva 2"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvCnPr>
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="6515100" cy="0"/>
+                        <a:ext cx="6515280" cy="720"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
-                      <a:noFill/>
                       <a:ln w="38100">
                         <a:solidFill>
                           <a:srgbClr val="808080"/>
                         </a:solidFill>
                         <a:round/>
-                        <a:headEnd/>
-                        <a:tailEnd/>
                       </a:ln>
-                      <a:extLst>
-[...5 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="568B998C" id="Suora yhdysviiva 8" o:spid="_x0000_s1026" style="position:absolute;z-index:-251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="47.7pt,781.5pt" to="560.7pt,781.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlmZLJHAIAADUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2yAQvVfqPyDfs7azTuq14qwqO+ll&#10;242U7QcQwDEqBgTEjlX13zuQONrdXqqqsoRnmOHxZt6wejx3AvXMWK5kGaV3SYSYJIpyeSyj7y/b&#10;WR4h67CkWCjJymhkNnpcf/ywGnTB5qpVgjKDAETaYtBl1Dqnizi2pGUdtndKMwnBRpkOO3DNMaYG&#10;D4DeiXieJMt4UIZqowizFnbrSzBaB/ymYcQ9N41lDokyAm4urCasB7/G6xUujgbrlpMrDfwPLDrM&#10;JVx6g6qxw+hk+B9QHSdGWdW4O6K6WDUNJyzUANWkybtq9i3WLNQCzbH61ib7/2DJt35nEKdlBEJJ&#10;3IFE+5MyGI0tHW3PeY9R7rs0aFtAciV3xtdJznKvnxT5YZFUVYvlkQW2L6MGiNSfiN8c8Y7VcNdh&#10;+Koo5OCTU6Fl58Z0HhKagc5BmfGmDDs7RGBzuUgXaQICkikW42I6qI11X5jqkDfKSHDpm4YL3D9Z&#10;54ngYkrx21JtuRBBeCHRUEb3uYf2IasEpz4aHHM8VMKgHsPs5In/Qlnv0ow6SRrQWobp5mo7zMXF&#10;htuF9HhQC/C5Wpfh+PmQPGzyTZ7NsvlyM8uSup593lbZbLlNPy3q+7qq6vSXp5ZmRcspZdKzmwY1&#10;zf5uEK5P5jJit1G99SF+ix4aBmSnfyAdxPT6XSbhoOi4M5PIMJsh+fqO/PC/9sF+/drXvwEAAP//&#10;AwBQSwMEFAAGAAgAAAAhAG9gJajfAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SFwQddLQqk3jVIifSw+VSHkAJ97EEbEdbLdN357tAcFxZ0cz3xTbyQzshD70zgpIZwkwtI1T&#10;ve0EfB7eH1fAQpRWycFZFHDBANvy9qaQuXJn+4GnKnaMQmzIpQAd45hzHhqNRoaZG9HSr3XeyEin&#10;77jy8kzhZuDzJFlyI3tLDVqO+KKx+aqORsD3Trr6Te+yy2ub7Q++wnbtH4S4v5ueN8AiTvHPDFd8&#10;QoeSmGp3tCqwQcB68URO0hfLjEZdHek8Ja3+1XhZ8P8ryh8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA5ZmSyRwCAAA1BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAb2AlqN8AAAANAQAADwAAAAAAAAAAAAAAAAB2BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" strokecolor="gray" strokeweight="3pt">
+            <v:line id="_x0000_s2057" style="mso-position-horizontal-relative:margin;position:absolute;z-index:251667456" from="47.7pt,781.5pt" to="560.65pt,781.5pt" o:allowincell="f" stroked="t" strokecolor="gray">
+              <v:fill o:detectmouseclick="t"/>
+              <v:stroke joinstyle="round" endcap="flat"/>
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00571D5B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
-        <w:position w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
-      <w:t>Päijät-Hämeen hyvinvointi</w:t>
+      <w:t xml:space="preserve">Päijät-Hämeen hyvinvointialue </w:t>
     </w:r>
-    <w:r w:rsidR="004926D0">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
-        <w:position w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
-      <w:t>alue</w:t>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00571D5B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
-        <w:position w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00571D5B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
-        <w:position w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00571D5B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
-        <w:position w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00571D5B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
-        <w:position w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00571D5B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
-        <w:position w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00571D5B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
-        <w:position w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
-      <w:tab/>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00571D5B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
-        <w:position w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
-      <w:tab/>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00571D5B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
-        <w:position w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00571D5B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
-        <w:position w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
-      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00571D5B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
-        <w:position w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="separate"/>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="005D0469">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:noProof/>
         <w:color w:val="808080"/>
-        <w:position w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>(</w:t>
     </w:r>
-    <w:r w:rsidRPr="00571D5B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
-        <w:position w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fi-FI"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fi-FI"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fi-FI"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fi-FI"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
-        <w:position w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
-      <w:t>(</w:t>
+      <w:t>)</w:t>
     </w:r>
-    <w:r w:rsidRPr="00571D5B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
-        <w:position w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <w:br/>
+      <w:t>Keskussairaalankatu 7, 15850 Lahti</w:t>
     </w:r>
-    <w:r w:rsidRPr="00571D5B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
-        <w:position w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+      <w:br/>
+      <w:t>Puhelinvaihde 03 819 11</w:t>
     </w:r>
-    <w:r w:rsidRPr="00571D5B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
-        <w:position w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="separate"/>
-[...43 lines deleted...]
-      </w:rPr>
       <w:br/>
-      <w:t>Keskussairaalankatu 7, 15850 Lahti</w:t>
-[...45 lines deleted...]
-      <w:t>.fi</w:t>
+      <w:t>www.paijatha.fi</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5EC232C6" w14:textId="77777777" w:rsidR="00571D5B" w:rsidRPr="00571D5B" w:rsidRDefault="00571D5B">
+  <w:p w14:paraId="42CAA74F" w14:textId="77777777" w:rsidR="007651F9" w:rsidRDefault="007651F9">
     <w:pPr>
-      <w:pStyle w:val="Alatunniste"/>
+      <w:pStyle w:val="Alatunniste1"/>
       <w:rPr>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
     </w:pPr>
   </w:p>
+  <w:p w14:paraId="73815C82" w14:textId="77777777" w:rsidR="007651F9" w:rsidRDefault="007651F9"/>
+  <w:p w14:paraId="44C6ED20" w14:textId="77777777" w:rsidR="007651F9" w:rsidRDefault="007651F9"/>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="76A39277" w14:textId="77777777" w:rsidR="001D5BB0" w:rsidRDefault="001D5BB0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B35B219" w14:textId="77777777" w:rsidR="007651F9" w:rsidRDefault="004F6613">
     <w:pPr>
-      <w:pStyle w:val="Alatunniste"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="3061"/>
+      </w:tabs>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fi-FI"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="56463BB1" wp14:editId="5F6CC912">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>605790</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>9925050</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6515100" cy="635"/>
+              <wp:effectExtent l="19050" t="19050" r="19050" b="19050"/>
+              <wp:wrapNone/>
+              <wp:docPr id="14" name="Suora yhdysviiva 5"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6515280" cy="720"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:ln w="38100">
+                        <a:solidFill>
+                          <a:srgbClr val="808080"/>
+                        </a:solidFill>
+                        <a:round/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:line id="_x0000_s2058" style="mso-position-horizontal-relative:margin;position:absolute;z-index:251668480" from="47.7pt,781.5pt" to="560.65pt,781.5pt" o:allowincell="f" stroked="t" strokecolor="gray">
+              <v:fill o:detectmouseclick="t"/>
+              <v:stroke joinstyle="round" endcap="flat"/>
+              <w10:wrap anchorx="margin"/>
+            </v:line>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6B6A9439" wp14:editId="72C542FE">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>605790</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>9925050</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6515100" cy="635"/>
+              <wp:effectExtent l="19050" t="19050" r="19050" b="19050"/>
+              <wp:wrapNone/>
+              <wp:docPr id="15" name="Suora yhdysviiva 13"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6515280" cy="720"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:ln w="38100">
+                        <a:solidFill>
+                          <a:srgbClr val="808080"/>
+                        </a:solidFill>
+                        <a:round/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:line id="_x0000_s2059" style="mso-position-horizontal-relative:margin;position:absolute;z-index:251669504" from="47.7pt,781.5pt" to="560.65pt,781.5pt" o:allowincell="f" stroked="t" strokecolor="gray">
+              <v:fill o:detectmouseclick="t"/>
+              <v:stroke joinstyle="round" endcap="flat"/>
+              <w10:wrap anchorx="margin"/>
+            </v:line>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="14A806E2" wp14:editId="0D1CC247">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>605790</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>9925050</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6515100" cy="635"/>
+              <wp:effectExtent l="19050" t="19050" r="19050" b="19050"/>
+              <wp:wrapNone/>
+              <wp:docPr id="16" name="Suora yhdysviiva 12"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6515280" cy="720"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:ln w="38100">
+                        <a:solidFill>
+                          <a:srgbClr val="808080"/>
+                        </a:solidFill>
+                        <a:round/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:line id="_x0000_s2060" style="mso-position-horizontal-relative:margin;position:absolute;z-index:251670528" from="47.7pt,781.5pt" to="560.65pt,781.5pt" o:allowincell="f" stroked="t" strokecolor="gray">
+              <v:fill o:detectmouseclick="t"/>
+              <v:stroke joinstyle="round" endcap="flat"/>
+              <w10:wrap anchorx="margin"/>
+            </v:line>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679744" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="2355DDC9" wp14:editId="302A2024">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>605790</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>9925050</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6515100" cy="635"/>
+              <wp:effectExtent l="19050" t="19050" r="19050" b="19050"/>
+              <wp:wrapNone/>
+              <wp:docPr id="17" name="Suora yhdysviiva 8"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6515280" cy="720"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:ln w="38100">
+                        <a:solidFill>
+                          <a:srgbClr val="808080"/>
+                        </a:solidFill>
+                        <a:round/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:line id="_x0000_s2061" style="mso-position-horizontal-relative:margin;position:absolute;z-index:251671552" from="47.7pt,781.5pt" to="560.65pt,781.5pt" o:allowincell="f" stroked="t" strokecolor="gray">
+              <v:fill o:detectmouseclick="t"/>
+              <v:stroke joinstyle="round" endcap="flat"/>
+              <w10:wrap anchorx="margin"/>
+            </v:line>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251681792" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5B1FE0CA" wp14:editId="70FF8BCF">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>605790</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>9925050</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6515100" cy="635"/>
+              <wp:effectExtent l="19050" t="19050" r="19050" b="19050"/>
+              <wp:wrapNone/>
+              <wp:docPr id="18" name="Suora yhdysviiva 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6515280" cy="720"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:ln w="38100">
+                        <a:solidFill>
+                          <a:srgbClr val="808080"/>
+                        </a:solidFill>
+                        <a:round/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:line id="_x0000_s2062" style="mso-position-horizontal-relative:margin;position:absolute;z-index:251672576" from="47.7pt,781.5pt" to="560.65pt,781.5pt" o:allowincell="f" stroked="t" strokecolor="gray">
+              <v:fill o:detectmouseclick="t"/>
+              <v:stroke joinstyle="round" endcap="flat"/>
+              <w10:wrap anchorx="margin"/>
+            </v:line>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fi-FI"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Päijät-Hämeen hyvinvointialue </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fi-FI"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fi-FI"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fi-FI"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fi-FI"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fi-FI"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fi-FI"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fi-FI"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fi-FI"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fi-FI"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fi-FI"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fi-FI"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fi-FI"/>
+      </w:rPr>
+      <w:t>(</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fi-FI"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fi-FI"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fi-FI"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fi-FI"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fi-FI"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fi-FI"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fi-FI"/>
+      </w:rPr>
+      <w:br/>
+      <w:t>Keskussairaalankatu 7, 15850 Lahti</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fi-FI"/>
+      </w:rPr>
+      <w:br/>
+      <w:t>Puhelinvaihde 03 819 11</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fi-FI"/>
+      </w:rPr>
+      <w:br/>
+      <w:t>www.paijatha.fi</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="35FE50A2" w14:textId="77777777" w:rsidR="007651F9" w:rsidRDefault="007651F9">
+    <w:pPr>
+      <w:pStyle w:val="Alatunniste1"/>
+      <w:rPr>
+        <w:lang w:val="fi-FI"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
+  <w:p w14:paraId="786831BD" w14:textId="77777777" w:rsidR="007651F9" w:rsidRDefault="007651F9"/>
+  <w:p w14:paraId="50490629" w14:textId="77777777" w:rsidR="007651F9" w:rsidRDefault="007651F9"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DD756C2" w14:textId="77777777" w:rsidR="003C58C6" w:rsidRDefault="003C58C6" w:rsidP="005276EA">
+    <w:p w14:paraId="5D18AB90" w14:textId="77777777" w:rsidR="0094187E" w:rsidRDefault="0094187E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30BEE735" w14:textId="77777777" w:rsidR="003C58C6" w:rsidRDefault="003C58C6" w:rsidP="005276EA">
+    <w:p w14:paraId="7B17CE33" w14:textId="77777777" w:rsidR="0094187E" w:rsidRDefault="0094187E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6D5ED69B" w14:textId="77777777" w:rsidR="001D5BB0" w:rsidRDefault="001D5BB0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C81B316" w14:textId="77777777" w:rsidR="007651F9" w:rsidRDefault="007651F9">
     <w:pPr>
-      <w:pStyle w:val="Yltunniste"/>
+      <w:pStyle w:val="Yltunniste1"/>
     </w:pPr>
   </w:p>
+  <w:p w14:paraId="66BFF89B" w14:textId="77777777" w:rsidR="007651F9" w:rsidRDefault="007651F9"/>
+  <w:p w14:paraId="6DB13330" w14:textId="77777777" w:rsidR="007651F9" w:rsidRDefault="007651F9"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5E035DA8" w14:textId="3BCED91A" w:rsidR="00573146" w:rsidRPr="009E2B2E" w:rsidRDefault="001D5BB0" w:rsidP="005D0469">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6FBD266E" w14:textId="77777777" w:rsidR="007651F9" w:rsidRDefault="004F6613">
     <w:pPr>
-      <w:pStyle w:val="Yltunniste"/>
+      <w:pStyle w:val="Yltunniste1"/>
       <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56334D35" wp14:editId="407ABA03">
-[...53 lines deleted...]
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B915315" wp14:editId="712D3411">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682816" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3C670D5E" wp14:editId="5878AD8F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-34290</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>730250</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2171700" cy="247650"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Kuva 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name=""/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="1330915828" name="Kuva 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2">
-[...5 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2171700" cy="247650"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="28A71BB2" wp14:editId="2DDE3FDA">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-140970</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-27940</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2411730" cy="776605"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapThrough wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="-12" y="0"/>
+              <wp:lineTo x="-12" y="21164"/>
+              <wp:lineTo x="21487" y="21164"/>
+              <wp:lineTo x="21487" y="0"/>
+              <wp:lineTo x="-12" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapThrough>
+          <wp:docPr id="2" name="Kuva 4"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="73014296" name="Kuva 4"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2411730" cy="776605"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="46783B67" w14:textId="1C448312" w:rsidR="007651F9" w:rsidRDefault="004F6613">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="42444CE9" wp14:editId="514761C2">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>635</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>635</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="635000" cy="525780"/>
+              <wp:effectExtent l="635" t="635" r="1270" b="1270"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="Suorakulmio 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="635040" cy="525960"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="0">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s2049" type="#_x0000_t202" style="width:49.95pt;height:41.35pt;margin-top:0;margin-left:0.05pt;mso-wrap-style:none;position:absolute;v-text-anchor:middle;z-index:251658240" o:allowincell="f" fillcolor="white" stroked="t" strokecolor="black">
+              <v:fill color2="black" type="solid" o:detectmouseclick="t"/>
+              <v:stroke joinstyle="miter" endcap="flat"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="328E5999" w14:textId="77777777" w:rsidR="001D5BB0" w:rsidRDefault="001D5BB0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CD8C7CD" w14:textId="77777777" w:rsidR="007651F9" w:rsidRDefault="004F6613">
     <w:pPr>
-      <w:pStyle w:val="Yltunniste"/>
+      <w:pStyle w:val="Yltunniste1"/>
+      <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683840" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="74FE4A68" wp14:editId="5A796FBD">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-34290</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>730250</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2171700" cy="247650"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="5" name="Kuva 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1733163532" name="Kuva 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2171700" cy="247650"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7FC09E84" wp14:editId="1B8E2DA2">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-140970</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-27940</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2411730" cy="776605"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapThrough wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="-12" y="0"/>
+              <wp:lineTo x="-12" y="21164"/>
+              <wp:lineTo x="21487" y="21164"/>
+              <wp:lineTo x="21487" y="0"/>
+              <wp:lineTo x="-12" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapThrough>
+          <wp:docPr id="6" name="Kuva 4"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1246040807" name="Kuva 4"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2411730" cy="776605"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6375EA0C" w14:textId="77777777" w:rsidR="007651F9" w:rsidRDefault="004F6613">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3879671C" wp14:editId="24756D0C">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>635</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>635</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="635000" cy="525780"/>
+              <wp:effectExtent l="635" t="635" r="1270" b="1270"/>
+              <wp:wrapNone/>
+              <wp:docPr id="7" name="Suorakulmio 7"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="635040" cy="525960"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="0">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s2051" type="#_x0000_t202" style="width:49.95pt;height:41.35pt;margin-top:0;margin-left:0.05pt;mso-wrap-style:none;position:absolute;v-text-anchor:middle;z-index:251660288" o:allowincell="f" fillcolor="white" stroked="t" strokecolor="black">
+              <v:fill color2="black" type="solid" o:detectmouseclick="t"/>
+              <v:stroke joinstyle="miter" endcap="flat"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="47E530F6" wp14:editId="3E9431C6">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>635</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3175000" cy="635000"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="8" name="Frame1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3175000" cy="635000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="635">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="58A4A185" w14:textId="77777777" w:rsidR="007651F9" w:rsidRDefault="004F6613">
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContents"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Nimi: Asiakas-/potilasohje vesileimalla HVA</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:br/>
+                            <w:t>Versio: 6</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:br/>
+                            <w:t>Päivämäärä: 3.12.2024</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr anchor="t"/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="47E530F6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Frame1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:198.8pt;margin-top:.05pt;width:250pt;height:50pt;z-index:-251626496;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrvO9okQEAADMDAAAOAAAAZHJzL2Uyb0RvYy54bWysksFOGzEQhu+V+g6W72Q3oEK1ygYJUHqp&#10;WiTgARyvnbVke6wZN7t5+44NJFBuFTk4Y/+zn/+Z8ep6Dl7sDZKD2MvlopXCRA2Di7tePj1uzr5L&#10;QVnFQXmIppcHQ/J6/fXLakqdOYcR/GBQMCRSN6VejjmnrmlIjyYoWkAykUULGFTmLe6aAdXE9OCb&#10;87a9bCbAISFoQ8Snd8+iXFe+tUbn39aSycL3kr3lumJdt2Vt1ivV7VCl0ekXG+o/XATlIl96RN2p&#10;rMQfdB9QwWkEApsXGkID1jptag1czbL9p5qHUSVTa+HmUDq2iT4Pq3/tH9I9ijzfwMwDLA2ZEnXE&#10;h6We2WIo/+xUsM4tPBzbZuYsNB9eLK++tS1LmrXLixozpjl9nZDyDwNBlKCXyGOp3VL7n5SfU19T&#10;ymUE3g0b533d4G5761HsFY9wU3/FJNPfpfkopnp7Bb+T6C2BjRavHwjM85Gxp+JLlOftzKkl3MJw&#10;4EapqEfgB5Qrogg8mWrn5RWV0b/dV+bpra//AgAA//8DAFBLAwQUAAYACAAAACEA3thjZtgAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbiwZ0hiUphNCYogLEgXuXuO1FYlT&#10;NdnW7enxTnD8/Fu/P5erKXi1pzH1kS3MZwYUcRNdz62Fr8+Xm3tQKSM79JHJwpESrKrLixILFw/8&#10;Qfs6t0pKOBVooct5KLROTUcB0ywOxJJt4xgwC46tdiMepDx4fWvMnQ7Ys1zocKDnjpqfehcsPCxe&#10;32pNS3+c3Ddt3+NpuV6frL2+mp4eQWWa8t8ynPVFHSpx2sQdu6S8BXkkn6dKsoUxghtBY+agq1L/&#10;t69+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKu872iRAQAAMwMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAN7YY2bYAAAABQEAAA8AAAAAAAAA&#10;AAAAAAAA6wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADwBAAAAAA=&#10;" o:allowincell="f" strokeweight=".05pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="58A4A185" w14:textId="77777777" w:rsidR="007651F9" w:rsidRDefault="004F6613">
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContents"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Nimi: Asiakas-/potilasohje vesileimalla HVA</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:br/>
+                      <w:t>Versio: 6</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:br/>
+                      <w:t>Päivämäärä: 3.12.2024</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="077C4DA7"/>
+    <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C784CCAC"/>
-    <w:styleLink w:val="FSNumberedlist"/>
+    <w:tmpl w:val="00000001"/>
+    <w:name w:val="WW8Num1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...10 lines deleted...]
-        <w:sz w:val="20"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...10 lines deleted...]
-        <w:sz w:val="20"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...10 lines deleted...]
-        <w:sz w:val="20"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...10 lines deleted...]
-        <w:sz w:val="20"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...10 lines deleted...]
-        <w:sz w:val="20"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...10 lines deleted...]
-        <w:sz w:val="20"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...10 lines deleted...]
-        <w:sz w:val="20"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...10 lines deleted...]
-        <w:sz w:val="20"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...10 lines deleted...]
-        <w:sz w:val="20"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C833D37"/>
+    <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C784CCAC"/>
-    <w:numStyleLink w:val="FSNumberedlist"/>
+    <w:tmpl w:val="00000002"/>
+    <w:name w:val="WW8Num2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="OpenSymbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="OpenSymbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="OpenSymbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23D02B7F"/>
+    <w:nsid w:val="00000003"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="81201538"/>
-    <w:styleLink w:val="FSBulletedlistloose"/>
+    <w:tmpl w:val="00000003"/>
+    <w:name w:val="WW8Num3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="■"/>
-[...10 lines deleted...]
-        <w:sz w:val="20"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="■"/>
-[...9 lines deleted...]
-        <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="−"/>
-[...9 lines deleted...]
-        <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="−"/>
-[...9 lines deleted...]
-        <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="−"/>
-[...9 lines deleted...]
-        <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="−"/>
-[...9 lines deleted...]
-        <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="−"/>
-[...9 lines deleted...]
-        <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="−"/>
-[...9 lines deleted...]
-        <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="−"/>
-[...9 lines deleted...]
-        <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="316B1810"/>
+    <w:nsid w:val="0000000C"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="3ABCC302"/>
-    <w:numStyleLink w:val="FSBulletedlist"/>
+    <w:tmpl w:val="0000000C"/>
+    <w:name w:val="WW8Num11"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39F94F18"/>
+    <w:nsid w:val="0000000D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C784CCAC"/>
-    <w:numStyleLink w:val="FSNumberedlist"/>
+    <w:tmpl w:val="0000000D"/>
+    <w:name w:val="WW8Num12"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1967"/>
+        </w:tabs>
+        <w:ind w:left="1967" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="OpenSymbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2327"/>
+        </w:tabs>
+        <w:ind w:left="2327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2687"/>
+        </w:tabs>
+        <w:ind w:left="2687" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3047"/>
+        </w:tabs>
+        <w:ind w:left="3047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="OpenSymbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3407"/>
+        </w:tabs>
+        <w:ind w:left="3407" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3767"/>
+        </w:tabs>
+        <w:ind w:left="3767" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4127"/>
+        </w:tabs>
+        <w:ind w:left="4127" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="OpenSymbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4487"/>
+        </w:tabs>
+        <w:ind w:left="4487" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4847"/>
+        </w:tabs>
+        <w:ind w:left="4847" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ED70971"/>
-[...12 lines deleted...]
-      <w:pStyle w:val="FSBulletlistblacklight"/>
+    <w:nsid w:val="043E628C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="00000000"/>
+    <w:lvl w:ilvl="0" w:tplc="95623CDA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Fujitsu Sans" w:hAnsi="Fujitsu Sans" w:hint="default"/>
+        <w:rFonts w:ascii="Fujitsu Sans" w:hAnsi="Fujitsu Sans" w:cs="Fujitsu Sans" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="E042CDEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="454"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Fujitsu Sans" w:hAnsi="Fujitsu Sans" w:hint="default"/>
+        <w:rFonts w:ascii="Fujitsu Sans" w:hAnsi="Fujitsu Sans" w:cs="Fujitsu Sans" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="1AFA2B72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="681"/>
         </w:tabs>
         <w:ind w:left="681" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Fujitsu Sans Light" w:hAnsi="Fujitsu Sans Light" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3">
+        <w:rFonts w:ascii="Fujitsu Sans Light" w:hAnsi="Fujitsu Sans Light" w:cs="Fujitsu Sans Light" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="39803B66">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="908"/>
         </w:tabs>
         <w:ind w:left="908" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Fujitsu Sans Light" w:hAnsi="Fujitsu Sans Light" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4">
+        <w:rFonts w:ascii="Fujitsu Sans Light" w:hAnsi="Fujitsu Sans Light" w:cs="Fujitsu Sans Light" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1794CA64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1135"/>
         </w:tabs>
         <w:ind w:left="1135" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Fujitsu Sans Light" w:hAnsi="Fujitsu Sans Light" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5">
+        <w:rFonts w:ascii="Fujitsu Sans Light" w:hAnsi="Fujitsu Sans Light" w:cs="Fujitsu Sans Light" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FE0476F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1362"/>
         </w:tabs>
         <w:ind w:left="1362" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Fujitsu Sans Light" w:hAnsi="Fujitsu Sans Light" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6">
+        <w:rFonts w:ascii="Fujitsu Sans Light" w:hAnsi="Fujitsu Sans Light" w:cs="Fujitsu Sans Light" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="85AEE376">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1589"/>
         </w:tabs>
         <w:ind w:left="1589" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Fujitsu Sans Light" w:hAnsi="Fujitsu Sans Light" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7">
+        <w:rFonts w:ascii="Fujitsu Sans Light" w:hAnsi="Fujitsu Sans Light" w:cs="Fujitsu Sans Light" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AA924A54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1816"/>
         </w:tabs>
         <w:ind w:left="1816" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Fujitsu Sans Light" w:hAnsi="Fujitsu Sans Light" w:hint="default"/>
-[...5 lines deleted...]
-      <w:pStyle w:val="Otsikko9"/>
+        <w:rFonts w:ascii="Fujitsu Sans Light" w:hAnsi="Fujitsu Sans Light" w:cs="Fujitsu Sans Light" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0152F28A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Otsikko91"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2043"/>
         </w:tabs>
         <w:ind w:left="2043" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Fujitsu Sans Light" w:hAnsi="Fujitsu Sans Light" w:hint="default"/>
-      </w:rPr>
+        <w:rFonts w:ascii="Fujitsu Sans Light" w:hAnsi="Fujitsu Sans Light" w:cs="Fujitsu Sans Light" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="100DAE9C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="00000000"/>
+    <w:lvl w:ilvl="0" w:tplc="00D8C27C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1664" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9B1284C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2384" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="26A864B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3104" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="17A2F396">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3824" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="51326486">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4544" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E4926D7E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5264" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E996D0C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5984" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1930A080">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6704" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="EA0ED388">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="7424" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19383D98"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0434B750"/>
+    <w:lvl w:ilvl="0" w:tplc="1B98FD82">
+      <w:start w:val="29"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5984" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6704" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7424" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FF22CEA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8EC82D58"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29D05790"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FA3A11E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="301F575F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5FA47CFA"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="349F76C8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B686E1FC"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34AC75E7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EDB4A9C0"/>
+    <w:lvl w:ilvl="0" w:tplc="665C44CE">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1665" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2385" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3105" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3825" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4545" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5265" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5985" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6705" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7425" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38AC533E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6A62C860"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="411F641B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="00000000"/>
+    <w:lvl w:ilvl="0" w:tplc="02FA974C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="FSBulletlistblacklight"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="227"/>
+        </w:tabs>
+        <w:ind w:left="227" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Fujitsu Sans" w:hAnsi="Fujitsu Sans" w:cs="Fujitsu Sans" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B324EC9E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="454"/>
+        </w:tabs>
+        <w:ind w:left="454" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Fujitsu Sans" w:hAnsi="Fujitsu Sans" w:cs="Fujitsu Sans" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="29EE0FA0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="681"/>
+        </w:tabs>
+        <w:ind w:left="681" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Fujitsu Sans Light" w:hAnsi="Fujitsu Sans Light" w:cs="Fujitsu Sans Light" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C2BC26B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="908"/>
+        </w:tabs>
+        <w:ind w:left="908" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Fujitsu Sans Light" w:hAnsi="Fujitsu Sans Light" w:cs="Fujitsu Sans Light" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BA889706">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1135"/>
+        </w:tabs>
+        <w:ind w:left="1135" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Fujitsu Sans Light" w:hAnsi="Fujitsu Sans Light" w:cs="Fujitsu Sans Light" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6CA8E98C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1362"/>
+        </w:tabs>
+        <w:ind w:left="1362" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Fujitsu Sans Light" w:hAnsi="Fujitsu Sans Light" w:cs="Fujitsu Sans Light" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="32CC4BE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1589"/>
+        </w:tabs>
+        <w:ind w:left="1589" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Fujitsu Sans Light" w:hAnsi="Fujitsu Sans Light" w:cs="Fujitsu Sans Light" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EA30EF2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1816"/>
+        </w:tabs>
+        <w:ind w:left="1816" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Fujitsu Sans Light" w:hAnsi="Fujitsu Sans Light" w:cs="Fujitsu Sans Light" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="45BA741E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2043"/>
+        </w:tabs>
+        <w:ind w:left="2043" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Fujitsu Sans Light" w:hAnsi="Fujitsu Sans Light" w:cs="Fujitsu Sans Light" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46600A34"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0E726D84"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46D1018C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E89C6A92"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B74694B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4FC22338"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="569262D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6972D068"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Otsikko1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Otsikko2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -1933,436 +4378,898 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Otsikko8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DBA4204"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62C9093A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C784CCAC"/>
-    <w:numStyleLink w:val="FSNumberedlist"/>
+    <w:tmpl w:val="2D22CF9C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76BC4A47"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D971AD8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2620E8D4"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2024" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2744" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3464" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4184" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4904" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5624" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6344" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7064" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70E5E79E"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C784CCAC"/>
-    <w:numStyleLink w:val="FSNumberedlist"/>
+    <w:tmpl w:val="00000000"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77E449A9"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D5073D0"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="3ABCC302"/>
-    <w:numStyleLink w:val="FSBulletedlist"/>
+    <w:tmpl w:val="00000000"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Otsikko31"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Otsikko41"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Otsikko51"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Otsikko61"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Otsikko71"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Otsikko81"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="654529312">
+  <w:num w:numId="1" w16cid:durableId="1132482939">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="287005460">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="293098391">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2037846869">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="327444008">
+  <w:num w:numId="5" w16cid:durableId="786121749">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="796416095">
+    <w:abstractNumId w:val="19"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="879708369">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1670711089">
+    <w:abstractNumId w:val="16"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1016690163">
+    <w:abstractNumId w:val="8"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1494370788">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="283394019">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1636569771">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="834227128">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="636031763">
+  <w:num w:numId="14" w16cid:durableId="1188253640">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1702590721">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1473211877">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1982885687">
+  <w:num w:numId="17" w16cid:durableId="1271550308">
+    <w:abstractNumId w:val="18"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="868109840">
+    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1220894640">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1984046653">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1349673203">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1262640979">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1535382615">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1046564151">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1685207427">
-[...32 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="1163009930">
+  <w:num w:numId="25" w16cid:durableId="488059143">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="826899214">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="26" w16cid:durableId="2126000728">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1597055243">
-[...11 lines deleted...]
-  <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removeDateAndTime/>
   <w:defaultTabStop w:val="1304"/>
+  <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003C58C6"/>
-[...229 lines deleted...]
-    <w:rsid w:val="00FE7ECB"/>
+    <w:rsidRoot w:val="007651F9"/>
+    <w:rsid w:val="0003264E"/>
+    <w:rsid w:val="00051373"/>
+    <w:rsid w:val="000517AB"/>
+    <w:rsid w:val="00070D0F"/>
+    <w:rsid w:val="000A09AE"/>
+    <w:rsid w:val="000B1B20"/>
+    <w:rsid w:val="000B24F9"/>
+    <w:rsid w:val="000B3593"/>
+    <w:rsid w:val="000C6D15"/>
+    <w:rsid w:val="00126FF4"/>
+    <w:rsid w:val="00141FE2"/>
+    <w:rsid w:val="00144A58"/>
+    <w:rsid w:val="00184EC9"/>
+    <w:rsid w:val="001A6DB2"/>
+    <w:rsid w:val="001C4273"/>
+    <w:rsid w:val="001D10F4"/>
+    <w:rsid w:val="001E4761"/>
+    <w:rsid w:val="001E5741"/>
+    <w:rsid w:val="001E5EE1"/>
+    <w:rsid w:val="002206F7"/>
+    <w:rsid w:val="0022708B"/>
+    <w:rsid w:val="00275D1E"/>
+    <w:rsid w:val="002A4381"/>
+    <w:rsid w:val="003120B9"/>
+    <w:rsid w:val="0031689F"/>
+    <w:rsid w:val="003339CE"/>
+    <w:rsid w:val="00364991"/>
+    <w:rsid w:val="003A731F"/>
+    <w:rsid w:val="003E0B6E"/>
+    <w:rsid w:val="00410A7C"/>
+    <w:rsid w:val="00416B29"/>
+    <w:rsid w:val="0044599C"/>
+    <w:rsid w:val="004F23B7"/>
+    <w:rsid w:val="004F6613"/>
+    <w:rsid w:val="00506EED"/>
+    <w:rsid w:val="00511FF5"/>
+    <w:rsid w:val="00542B22"/>
+    <w:rsid w:val="005966EF"/>
+    <w:rsid w:val="005B4E12"/>
+    <w:rsid w:val="005C654D"/>
+    <w:rsid w:val="005D69FA"/>
+    <w:rsid w:val="005F5D3F"/>
+    <w:rsid w:val="006400CF"/>
+    <w:rsid w:val="0065730E"/>
+    <w:rsid w:val="006635F0"/>
+    <w:rsid w:val="006673DE"/>
+    <w:rsid w:val="00686007"/>
+    <w:rsid w:val="006B567A"/>
+    <w:rsid w:val="006D717E"/>
+    <w:rsid w:val="006F6E4E"/>
+    <w:rsid w:val="0071129E"/>
+    <w:rsid w:val="0073578E"/>
+    <w:rsid w:val="007651F9"/>
+    <w:rsid w:val="00765777"/>
+    <w:rsid w:val="007701AD"/>
+    <w:rsid w:val="00795463"/>
+    <w:rsid w:val="007C6ED3"/>
+    <w:rsid w:val="007F4727"/>
+    <w:rsid w:val="00923B7C"/>
+    <w:rsid w:val="0094187E"/>
+    <w:rsid w:val="009569DF"/>
+    <w:rsid w:val="009802F8"/>
+    <w:rsid w:val="009A447F"/>
+    <w:rsid w:val="009B2B32"/>
+    <w:rsid w:val="009C2AB0"/>
+    <w:rsid w:val="009D2FFE"/>
+    <w:rsid w:val="009D321D"/>
+    <w:rsid w:val="009D6E28"/>
+    <w:rsid w:val="009E6A34"/>
+    <w:rsid w:val="009F596F"/>
+    <w:rsid w:val="00A1569B"/>
+    <w:rsid w:val="00A23AB8"/>
+    <w:rsid w:val="00A63D74"/>
+    <w:rsid w:val="00A94998"/>
+    <w:rsid w:val="00AB4F96"/>
+    <w:rsid w:val="00AE14CA"/>
+    <w:rsid w:val="00AE2EAD"/>
+    <w:rsid w:val="00AE32DD"/>
+    <w:rsid w:val="00AE59FD"/>
+    <w:rsid w:val="00B2133A"/>
+    <w:rsid w:val="00B438F9"/>
+    <w:rsid w:val="00BA3C9F"/>
+    <w:rsid w:val="00BB08C3"/>
+    <w:rsid w:val="00BC1F57"/>
+    <w:rsid w:val="00C04E24"/>
+    <w:rsid w:val="00C35DD1"/>
+    <w:rsid w:val="00C75B85"/>
+    <w:rsid w:val="00CA363A"/>
+    <w:rsid w:val="00CC4B7E"/>
+    <w:rsid w:val="00D17B3C"/>
+    <w:rsid w:val="00D9261C"/>
+    <w:rsid w:val="00DD09C4"/>
+    <w:rsid w:val="00DF7835"/>
+    <w:rsid w:val="00DF79E5"/>
+    <w:rsid w:val="00E13A7F"/>
+    <w:rsid w:val="00E55ACC"/>
+    <w:rsid w:val="00E9763F"/>
+    <w:rsid w:val="00E97D5A"/>
+    <w:rsid w:val="00EA45B9"/>
+    <w:rsid w:val="00EC453E"/>
+    <w:rsid w:val="00F03CBD"/>
+    <w:rsid w:val="00F16B9B"/>
+    <w:rsid w:val="00F909D6"/>
+    <w:rsid w:val="00F95789"/>
+    <w:rsid w:val="00FB2388"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="29EE9E32"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{1EFBD7A7-55CD-4A19-852D-770CC51DA635}"/>
+  <w14:docId w14:val="07BE34FB"/>
+  <w15:docId w15:val="{CB5E3B46-0C19-4E0E-A7B9-924B98BDC97C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:position w:val="2"/>
         <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="atLeast"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="90" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="49" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="49" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="49" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="49" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="49" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="49" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="49" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="49" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="49" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2502,51 +5409,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="3" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -2694,1666 +5601,2028 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normaali">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="90"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003E0ECB"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:uiPriority w:val="49"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A4381"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="240" w:after="60" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="FF0000"/>
+      <w:position w:val="2"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Otsikko2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:uiPriority w:val="49"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A4381"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="180" w:after="60" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="FF0000"/>
+      <w:position w:val="2"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Otsikko3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:uiPriority w:val="49"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A4381"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="120" w:after="60" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="FF0000"/>
+      <w:position w:val="2"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Otsikko4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:uiPriority w:val="49"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A4381"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="120" w:after="60" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:iCs/>
+      <w:color w:val="FF0000"/>
+      <w:position w:val="2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Otsikko5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:uiPriority w:val="49"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A4381"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="120" w:after="60" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="FF0000"/>
+      <w:position w:val="2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Otsikko6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:uiPriority w:val="49"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A4381"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="120" w:after="60" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="FF0000"/>
+      <w:position w:val="2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Otsikko7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:uiPriority w:val="49"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A4381"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="120" w:after="60" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:iCs/>
+      <w:color w:val="FF0000"/>
+      <w:position w:val="2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Otsikko8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:uiPriority w:val="49"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A4381"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="7"/>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="120" w:after="60" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="FF0000"/>
+      <w:position w:val="2"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Kappaleenoletusfontti">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Normaalitaulukko">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Eiluetteloa">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Otsikko11">
+    <w:name w:val="Otsikko 11"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="FSBodycopyblacklight"/>
     <w:link w:val="Otsikko1Char"/>
     <w:uiPriority w:val="49"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BC2FD8"/>
     <w:pPr>
-      <w:keepNext/>
-[...4 lines deleted...]
-      <w:spacing w:before="240" w:after="60" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...5 lines deleted...]
-    <w:name w:val="heading 2"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Otsikko21">
+    <w:name w:val="Otsikko 21"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="FSBodycopyblacklight"/>
     <w:link w:val="Otsikko2Char"/>
     <w:uiPriority w:val="49"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003E0ECB"/>
+    <w:rsid w:val="00BC2FD8"/>
     <w:pPr>
-      <w:keepNext/>
-[...5 lines deleted...]
-      <w:spacing w:before="180" w:after="60" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...5 lines deleted...]
-    <w:name w:val="heading 3"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Otsikko31">
+    <w:name w:val="Otsikko 31"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="FSBodycopyblacklight"/>
     <w:link w:val="Otsikko3Char"/>
     <w:uiPriority w:val="49"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003E0ECB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="15"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="60" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="FF0000"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Otsikko4">
-    <w:name w:val="heading 4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Otsikko41">
+    <w:name w:val="Otsikko 41"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="FSBodycopyblacklight"/>
     <w:link w:val="Otsikko4Char"/>
     <w:uiPriority w:val="49"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003E0ECB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="15"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="60" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:iCs/>
       <w:color w:val="FF0000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Otsikko5">
-    <w:name w:val="heading 5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Otsikko51">
+    <w:name w:val="Otsikko 51"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="FSBodycopyblacklight"/>
     <w:link w:val="Otsikko5Char"/>
     <w:uiPriority w:val="49"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003E0ECB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="15"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="60" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="FF0000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Otsikko6">
-    <w:name w:val="heading 6"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Otsikko61">
+    <w:name w:val="Otsikko 61"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="FSBodycopyblacklight"/>
     <w:link w:val="Otsikko6Char"/>
     <w:uiPriority w:val="49"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="003E0ECB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="15"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="60" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="FF0000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Otsikko7">
-    <w:name w:val="heading 7"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Otsikko71">
+    <w:name w:val="Otsikko 71"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="FSBodycopyblacklight"/>
     <w:link w:val="Otsikko7Char"/>
     <w:uiPriority w:val="49"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="003E0ECB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="15"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="60" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:iCs/>
       <w:color w:val="FF0000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Otsikko8">
-    <w:name w:val="heading 8"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Otsikko81">
+    <w:name w:val="Otsikko 81"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="FSBodycopyblacklight"/>
     <w:link w:val="Otsikko8Char"/>
     <w:uiPriority w:val="49"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="003E0ECB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="15"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="60" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="FF0000"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Otsikko9">
-    <w:name w:val="heading 9"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Otsikko91">
+    <w:name w:val="Otsikko 91"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="FSBodycopyblacklight"/>
     <w:link w:val="Otsikko9Char"/>
     <w:uiPriority w:val="49"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="003E0ECB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="1"/>
       </w:numPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
       <w:spacing w:before="120" w:after="60" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="1584" w:hanging="1584"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:iCs/>
       <w:color w:val="FF0000"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Kappaleenoletusfontti">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="YltunnisteChar">
+    <w:name w:val="Ylätunniste Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Yltunniste1"/>
+    <w:uiPriority w:val="93"/>
+    <w:qFormat/>
+    <w:rsid w:val="00267797"/>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AlatunnisteChar">
+    <w:name w:val="Alatunniste Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Alatunniste1"/>
+    <w:uiPriority w:val="94"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC6FFC"/>
+    <w:rPr>
+      <w:color w:val="87867E" w:themeColor="text2"/>
+      <w:sz w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Paikkamerkkiteksti">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008255E7"/>
+    <w:rPr>
+      <w:color w:val="87867E" w:themeColor="text2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FSPaginationgraylightChar">
+    <w:name w:val="FS Pagination gray light Char"/>
+    <w:basedOn w:val="AlatunnisteChar"/>
+    <w:link w:val="FSPaginationgraylight"/>
+    <w:uiPriority w:val="69"/>
+    <w:qFormat/>
+    <w:rsid w:val="00611C97"/>
+    <w:rPr>
+      <w:color w:val="87867E" w:themeColor="text2"/>
+      <w:sz w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FSWebsitegraymediumChar">
+    <w:name w:val="FS Website gray medium Char"/>
+    <w:basedOn w:val="FSPaginationgraylightChar"/>
+    <w:link w:val="FSWebsitegraymedium"/>
+    <w:uiPriority w:val="70"/>
+    <w:qFormat/>
+    <w:rsid w:val="00611C97"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:val="87867E" w:themeColor="text2"/>
+      <w:sz w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko1Char">
+    <w:name w:val="Otsikko 1 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko11"/>
+    <w:uiPriority w:val="49"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC2FD8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="fi-FI"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko2Char">
+    <w:name w:val="Otsikko 2 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko21"/>
+    <w:uiPriority w:val="49"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC2FD8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="fi-FI"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko3Char">
+    <w:name w:val="Otsikko 3 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko31"/>
+    <w:uiPriority w:val="49"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E0ECB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="FF0000"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko4Char">
+    <w:name w:val="Otsikko 4 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko41"/>
+    <w:uiPriority w:val="49"/>
     <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="003E0ECB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:iCs/>
+      <w:color w:val="FF0000"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko5Char">
+    <w:name w:val="Otsikko 5 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko51"/>
+    <w:uiPriority w:val="49"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="003E0ECB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="FF0000"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko6Char">
+    <w:name w:val="Otsikko 6 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko61"/>
+    <w:uiPriority w:val="49"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="003E0ECB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="FF0000"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko7Char">
+    <w:name w:val="Otsikko 7 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko71"/>
+    <w:uiPriority w:val="49"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="003E0ECB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:iCs/>
+      <w:color w:val="FF0000"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko8Char">
+    <w:name w:val="Otsikko 8 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko81"/>
+    <w:uiPriority w:val="49"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="003E0ECB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="FF0000"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko9Char">
+    <w:name w:val="Otsikko 9 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko91"/>
+    <w:uiPriority w:val="49"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="003E0ECB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:iCs/>
+      <w:color w:val="FF0000"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FSPublicationgraylightZchnZchn">
+    <w:name w:val="FS Publication gray light Zchn Zchn"/>
+    <w:link w:val="FSPublicationgraylight"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D14A40"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS PGothic" w:cs="Fujitsu Sans Light"/>
+      <w:color w:val="87867E"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FSPublicationredmediumZchnZchn">
+    <w:name w:val="FS Publication red medium Zchn Zchn"/>
+    <w:link w:val="FSPublicationredmedium"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E0ECB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+      <w:bCs/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="16"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlinkki">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Normal Table"/>
+    <w:rsid w:val="00CA2964"/>
+    <w:rPr>
+      <w:color w:val="177CCF" w:themeColor="accent5" w:themeShade="80"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SelitetekstiChar">
+    <w:name w:val="Seliteteksti Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Seliteteksti"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00D92F69"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FSSubheadlineredmediumZchn">
+    <w:name w:val="FS Subheadline red medium Zchn"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="FSSubheadlineredmedium"/>
+    <w:uiPriority w:val="6"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D14A40"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:val="FF0000"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OtsikkoChar">
+    <w:name w:val="Otsikko Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00D14A40"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ratkaisematonmaininta1">
+    <w:name w:val="Ratkaisematon maininta1"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...16 lines deleted...]
-    <w:name w:val="header"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F53E9"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
+    <w:name w:val="Heading"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Leipteksti"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Noto Sans CJK SC" w:hAnsi="Liberation Sans" w:cs="Lohit Devanagari"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Leipteksti">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="140" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Luettelo">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Leipteksti"/>
+    <w:rPr>
+      <w:rFonts w:cs="Lohit Devanagari"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kuvaotsikko1">
+    <w:name w:val="Kuvaotsikko1"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lohit Devanagari"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lohit Devanagari"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderandFooter">
+    <w:name w:val="Header and Footer"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Yltunniste1">
+    <w:name w:val="Ylätunniste1"/>
     <w:basedOn w:val="Eivli"/>
     <w:link w:val="YltunnisteChar"/>
     <w:uiPriority w:val="93"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00582445"/>
     <w:pPr>
       <w:spacing w:line="340" w:lineRule="exact"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="YltunnisteChar">
-[...10 lines deleted...]
-    <w:name w:val="footer"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Alatunniste1">
+    <w:name w:val="Alatunniste1"/>
     <w:basedOn w:val="Eivli"/>
     <w:link w:val="AlatunnisteChar"/>
     <w:uiPriority w:val="94"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DC6FFC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:spacing w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="87867E" w:themeColor="text2"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AlatunnisteChar">
-[...10 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSBodycopyblacklight">
     <w:name w:val="FS Body copy black light"/>
     <w:basedOn w:val="Normaali"/>
     <w:qFormat/>
     <w:rsid w:val="00D14A40"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Eivli">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00D14A40"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="40"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSBodycopyredlight">
     <w:name w:val="FS Body copy red light"/>
     <w:basedOn w:val="FSBodycopyblacklight"/>
     <w:next w:val="FSBodycopyblacklight"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00D14A40"/>
     <w:rPr>
       <w:color w:val="FF0000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSPublicationgraylight">
     <w:name w:val="FS Publication gray light"/>
     <w:basedOn w:val="Eivli"/>
     <w:link w:val="FSPublicationgraylightZchnZchn"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00D14A40"/>
     <w:pPr>
-      <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="0" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS PGothic" w:cs="Fujitsu Sans Light"/>
-      <w:snapToGrid w:val="0"/>
       <w:color w:val="87867E"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSPublicationredmedium">
     <w:name w:val="FS Publication red medium"/>
     <w:basedOn w:val="Eivli"/>
     <w:next w:val="FSPublicationgraylight"/>
     <w:link w:val="FSPublicationredmediumZchnZchn"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="003E0ECB"/>
     <w:pPr>
-      <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="0" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
       <w:bCs/>
-      <w:snapToGrid w:val="0"/>
       <w:color w:val="FF0000"/>
       <w:sz w:val="16"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSBodycopybluelight">
     <w:name w:val="FS Body copy blue light"/>
     <w:basedOn w:val="FSBodycopyblacklight"/>
     <w:uiPriority w:val="2"/>
+    <w:qFormat/>
     <w:rsid w:val="006D21C0"/>
     <w:rPr>
       <w:color w:val="177CCF" w:themeColor="accent5" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSHeadline2whitemedium">
     <w:name w:val="FS Headline 2 white medium"/>
     <w:basedOn w:val="Eivli"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00D14A40"/>
     <w:pPr>
       <w:spacing w:after="40" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSHeadline3blackmedium">
     <w:name w:val="FS Headline 3 black medium"/>
     <w:basedOn w:val="FSHeadline2whitemedium"/>
     <w:next w:val="FSBodycopyblacklight"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00D14A40"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSSubheadlineredmedium">
     <w:name w:val="FS Subheadline red medium"/>
     <w:basedOn w:val="FSHeadline3blackmedium"/>
     <w:next w:val="FSBodycopyblacklight"/>
     <w:link w:val="FSSubheadlineredmediumZchn"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="00D14A40"/>
     <w:rPr>
       <w:color w:val="FF0000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TaulukkoRuudukko">
-[...17 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSHeadlineblackregular">
     <w:name w:val="FS Headline black regular"/>
-    <w:aliases w:val="Black 27"/>
     <w:basedOn w:val="Eivli"/>
     <w:next w:val="FSHeadlinegrayregular"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00D14A40"/>
     <w:pPr>
-      <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:y="1"/>
       <w:spacing w:before="580" w:line="580" w:lineRule="atLeast"/>
-      <w:suppressOverlap/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Fujitsu Sans" w:hAnsi="Fujitsu Sans"/>
       <w:sz w:val="54"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSHeadlinegrayregular">
     <w:name w:val="FS Headline gray regular"/>
-    <w:aliases w:val="Gray 27"/>
     <w:basedOn w:val="FSHeadlineblackregular"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00D14A40"/>
     <w:pPr>
-      <w:framePr w:wrap="around"/>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="87867E" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSHeadline1blackregular">
     <w:name w:val="FS Headline 1 black regular"/>
-    <w:aliases w:val="Black 21"/>
     <w:basedOn w:val="FSHeadlineblackregular"/>
     <w:uiPriority w:val="34"/>
+    <w:qFormat/>
     <w:rsid w:val="00392E90"/>
     <w:pPr>
-      <w:framePr w:wrap="around"/>
       <w:spacing w:before="0" w:line="480" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="42"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSHeadline1grayregular">
     <w:name w:val="FS Headline 1 gray regular"/>
-    <w:aliases w:val="Gray 21"/>
     <w:basedOn w:val="FSHeadline1blackregular"/>
     <w:uiPriority w:val="35"/>
+    <w:qFormat/>
     <w:rsid w:val="00775BF2"/>
-    <w:pPr>
-[...11 lines deleted...]
-    <w:rsid w:val="008255E7"/>
     <w:rPr>
       <w:color w:val="87867E" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSQuotationgraylight">
     <w:name w:val="FS Quotation gray light"/>
     <w:basedOn w:val="Eivli"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00D14A40"/>
     <w:pPr>
-      <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:y="1"/>
       <w:spacing w:before="0" w:line="280" w:lineRule="exact"/>
-      <w:suppressOverlap/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="87867E" w:themeColor="text2"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSPaginationgraylight">
     <w:name w:val="FS Pagination gray light"/>
-    <w:basedOn w:val="Alatunniste"/>
+    <w:basedOn w:val="Alatunniste1"/>
     <w:link w:val="FSPaginationgraylightChar"/>
     <w:uiPriority w:val="69"/>
+    <w:qFormat/>
     <w:rsid w:val="00611C97"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSWebsitegraymedium">
     <w:name w:val="FS Website gray medium"/>
     <w:basedOn w:val="FSPaginationgraylight"/>
     <w:link w:val="FSWebsitegraymediumChar"/>
     <w:uiPriority w:val="70"/>
+    <w:qFormat/>
     <w:rsid w:val="00611C97"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FSPaginationgraylightChar">
-[...55 lines deleted...]
-    <w:rsid w:val="00DF6CBE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSBulletlistblacklight">
+    <w:name w:val="FS Bullet list black light"/>
+    <w:basedOn w:val="FSBodycopyblacklight"/>
+    <w:uiPriority w:val="92"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E1C74"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
-    </w:pPr>
-[...106 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS PGothic" w:cs="Fujitsu Sans Light"/>
-      <w:snapToGrid w:val="0"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
-  </w:style>
-[...10 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSPicture">
     <w:name w:val="FS Picture"/>
     <w:basedOn w:val="FSBodycopyblacklight"/>
     <w:next w:val="FSBodycopyblacklight"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B2581C"/>
     <w:pPr>
-      <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-      <w:snapToGrid w:val="0"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSHeadline2Indexwhitemedium">
     <w:name w:val="FS Headline 2 Index white medium"/>
     <w:basedOn w:val="FSHeadline2whitemedium"/>
     <w:uiPriority w:val="7"/>
+    <w:qFormat/>
     <w:rsid w:val="001E7C6D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS PGothic" w:cs="Fujitsu Sans Medium"/>
       <w:bCs/>
-      <w:snapToGrid w:val="0"/>
       <w:color w:val="FFFFFF"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="fi-FI"/>
-    </w:rPr>
-[...26 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kuvaotsikko">
     <w:name w:val="caption"/>
     <w:basedOn w:val="FSBodycopyblacklight"/>
     <w:next w:val="FSBodycopyblacklight"/>
     <w:uiPriority w:val="96"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D14A40"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="87867E" w:themeColor="text2"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSPicturecentered">
+    <w:name w:val="FS Picture centered"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:uiPriority w:val="91"/>
+    <w:qFormat/>
+    <w:rsid w:val="000A1F08"/>
+    <w:pPr>
+      <w:snapToGrid w:val="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS PGothic" w:cs="Fujitsu Sans Light"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Hakemistonotsikko1">
+    <w:name w:val="Hakemiston otsikko1"/>
+    <w:basedOn w:val="Heading"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sisllysluettelonotsikko">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Eivli"/>
+    <w:next w:val="Normaali"/>
+    <w:uiPriority w:val="59"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EB1666"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="60" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sisluet11">
+    <w:name w:val="Sisluet 11"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:uiPriority w:val="60"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BC7626"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="1" w:color="87867E"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="340"/>
+        <w:tab w:val="right" w:pos="9951"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sisluet21">
+    <w:name w:val="Sisluet 21"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:uiPriority w:val="60"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BC7626"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="1" w:color="87867E"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="454"/>
+        <w:tab w:val="right" w:pos="9951"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lhdeluettelonotsikko">
+    <w:name w:val="toa heading"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00342166"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="1" w:color="7E7D76"/>
+      </w:pBdr>
+      <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sisluet31">
+    <w:name w:val="Sisluet 31"/>
+    <w:basedOn w:val="Sisluet21"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="60"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BC7626"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="454"/>
+        <w:tab w:val="left" w:pos="624"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Seliteteksti">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:link w:val="SelitetekstiChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D92F69"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSContactgraylight">
+    <w:name w:val="FS Contact gray light"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E74343"/>
+    <w:pPr>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS PGothic" w:cs="Fujitsu Sans Light"/>
+      <w:bCs/>
+      <w:color w:val="87867E"/>
+      <w:sz w:val="15"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSContactredmedium">
+    <w:name w:val="FS Contact red medium"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="FSContactgraylight"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E74343"/>
+    <w:pPr>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="majorHAnsi" w:cs="Fujitsu Sans Medium"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="15"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Otsikko">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="FSHeadlineblackregular"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="OtsikkoChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00D14A40"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="fi-FI"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSNotegraylight">
+    <w:name w:val="FS Note gray light"/>
+    <w:basedOn w:val="FSPublicationgraylight"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="00846BFD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Fujitsu Sans Light" w:hAnsi="Fujitsu Sans Light"/>
+      <w:color w:val="87867E" w:themeColor="text2"/>
+      <w:kern w:val="2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Luettelokappale">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00782AF7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FrameContents">
+    <w:name w:val="Frame Contents"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="FSNumberedlist">
+    <w:name w:val="FS Numbered list"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00DF6CBE"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="FSBulletedlist">
+    <w:name w:val="FS Bulleted list"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="003E1C74"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="FSBulletedlistloose">
+    <w:name w:val="FS Bulleted list loose"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E1C74"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TaulukkoRuudukko">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="0089258C"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Fujitsustandard1">
     <w:name w:val="Fujitsu standard 1"/>
     <w:basedOn w:val="Normaalitaulukko"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0054784F"/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:position w:val="0"/>
+    <w:rPr>
       <w:lang w:eastAsia="fi-FI"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FF0000"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FF0000"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FF0000"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FF0000"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FF0000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="91" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:wordWrap/>
-        <w:spacing w:beforeLines="0" w:before="20" w:beforeAutospacing="0" w:afterLines="0" w:after="20" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-        <w:rFonts w:ascii="Fujitsu Sans Medium" w:hAnsi="Fujitsu Sans Medium"/>
+        <w:spacing w:beforeLines="0" w:before="20" w:afterLines="0" w:after="20" w:line="240" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w:position w:val="2"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
-        <w:cantSplit/>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FF0000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FF0000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FF0000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FF0000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FF0000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FF0000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
         <w:tcMar>
           <w:top w:w="0" w:type="nil"/>
           <w:left w:w="113" w:type="dxa"/>
           <w:bottom w:w="0" w:type="nil"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tcMar>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:wordWrap/>
-        <w:ind w:leftChars="0" w:left="57"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="87867E" w:themeColor="text2"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="87867E" w:themeColor="text2"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="87867E" w:themeColor="text2"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="87867E" w:themeColor="text2"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="87867E" w:themeColor="text2"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="87867E" w:themeColor="text2"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:ind w:leftChars="0" w:left="57"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tblPr>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="91" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="A6A49C" w:themeColor="background2" w:themeShade="BF"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A6A49C" w:themeColor="background2" w:themeShade="BF"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="DAD9D6" w:themeColor="background2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="DAD9D6" w:themeColor="background2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DAD9D6" w:themeColor="background2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD9D6" w:themeColor="background2"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="DAD9D6" w:themeColor="background2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="DAD9D6" w:themeColor="background2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:ind w:leftChars="0" w:left="57"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="A6A49C" w:themeColor="background2" w:themeShade="BF"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A6A49C" w:themeColor="background2" w:themeShade="BF"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="DAD9D6" w:themeColor="background2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="DAD9D6" w:themeColor="background2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DAD9D6" w:themeColor="background2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD9D6" w:themeColor="background2"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="DAD9D6" w:themeColor="background2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="DAD9D6" w:themeColor="background2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="FujitsuStandard3Breakoutbox">
     <w:name w:val="Fujitsu Standard 3 Breakoutbox"/>
     <w:basedOn w:val="Fujitsustandard1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00392E90"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:wordWrap/>
-        <w:spacing w:beforeLines="0" w:before="20" w:beforeAutospacing="0" w:afterLines="0" w:after="20" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-        <w:rFonts w:ascii="Fujitsu Sans Medium" w:hAnsi="Fujitsu Sans Medium"/>
+        <w:spacing w:beforeLines="0" w:before="20" w:afterLines="0" w:after="20" w:line="240" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w:position w:val="2"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
-        <w:cantSplit/>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FF0000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FF0000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FF0000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FF0000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FF0000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FF0000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
         <w:tcMar>
           <w:top w:w="0" w:type="nil"/>
           <w:left w:w="113" w:type="dxa"/>
           <w:bottom w:w="0" w:type="nil"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tcMar>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:wordWrap/>
-        <w:ind w:leftChars="0" w:left="57"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E7E6E5" w:themeFill="text2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E7E6E5" w:themeFill="text2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:ind w:leftChars="0" w:left="57"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tblPr>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="91" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="A6A49C" w:themeColor="background2" w:themeShade="BF"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A6A49C" w:themeColor="background2" w:themeShade="BF"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="DAD9D6" w:themeColor="background2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="DAD9D6" w:themeColor="background2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DAD9D6" w:themeColor="background2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD9D6" w:themeColor="background2"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="DAD9D6" w:themeColor="background2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="DAD9D6" w:themeColor="background2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:ind w:leftChars="0" w:left="57"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSPicturecentered">
-[...15 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Fujitsustandard2">
     <w:name w:val="Fujitsu standard 2"/>
     <w:basedOn w:val="Fujitsustandard1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00392E90"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr/>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:wordWrap/>
-        <w:spacing w:beforeLines="0" w:before="20" w:beforeAutospacing="0" w:afterLines="0" w:after="20" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-        <w:rFonts w:ascii="Fujitsu Sans Medium" w:hAnsi="Fujitsu Sans Medium"/>
+        <w:spacing w:beforeLines="0" w:before="20" w:afterLines="0" w:after="20" w:line="240" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
-        <w:position w:val="2"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
-        <w:cantSplit/>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FF0000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FF0000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FF0000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FF0000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FF0000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FF0000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
         <w:tcMar>
           <w:top w:w="0" w:type="nil"/>
           <w:left w:w="113" w:type="dxa"/>
           <w:bottom w:w="0" w:type="nil"/>
-          <w:right w:w="0" w:type="nil"/>
+          <w:right w:w="0" w:type="dxa"/>
         </w:tcMar>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:wordWrap/>
-        <w:ind w:leftChars="0" w:left="57"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="87867E" w:themeColor="text2"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="87867E" w:themeColor="text2"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="87867E" w:themeColor="text2"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="87867E" w:themeColor="text2"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="87867E" w:themeColor="text2"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="87867E" w:themeColor="text2"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:color w:val="43433F" w:themeColor="text2" w:themeShade="80"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:ind w:leftChars="0" w:left="57"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tblPr>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="91" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="A6A49C" w:themeColor="background2" w:themeShade="BF"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A6A49C" w:themeColor="background2" w:themeShade="BF"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="DAD9D6" w:themeColor="background2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="DAD9D6" w:themeColor="background2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DAD9D6" w:themeColor="background2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD9D6" w:themeColor="background2"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="DAD9D6" w:themeColor="background2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="DAD9D6" w:themeColor="background2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:ind w:leftChars="0" w:left="57"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="A6A49C" w:themeColor="background2" w:themeShade="BF"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A6A49C" w:themeColor="background2" w:themeShade="BF"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="DAD9D6" w:themeColor="background2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="DAD9D6" w:themeColor="background2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DAD9D6" w:themeColor="background2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD9D6" w:themeColor="background2"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="DAD9D6" w:themeColor="background2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="DAD9D6" w:themeColor="background2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
-  </w:style>
-[...260 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="FujitsuStandard4a">
     <w:name w:val="Fujitsu Standard 4a"/>
     <w:basedOn w:val="Normaalitaulukko"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0028352F"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="87867E" w:themeColor="text2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="87867E" w:themeColor="text2"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="87867E" w:themeColor="text2"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="87867E" w:themeColor="text2"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="87867E" w:themeColor="text2"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="87867E" w:themeColor="text2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="FujitsuStandard4b">
     <w:name w:val="Fujitsu Standard 4b"/>
     <w:basedOn w:val="Normaalitaulukko"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0028352F"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="87867E" w:themeColor="text2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="87867E" w:themeColor="text2"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="87867E" w:themeColor="text2"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="87867E" w:themeColor="text2"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="87867E" w:themeColor="text2"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="87867E" w:themeColor="text2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ratkaisematonmaininta">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:rsid w:val="001E5741"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
-    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001E5741"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:rsid w:val="001E5741"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="spellingerror">
+    <w:name w:val="spellingerror"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:rsid w:val="001E5741"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="tabchar">
+    <w:name w:val="tabchar"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:rsid w:val="001E5741"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="contextualspellingandgrammarerror">
+    <w:name w:val="contextualspellingandgrammarerror"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:rsid w:val="001E5741"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko1Char1">
+    <w:name w:val="Otsikko 1 Char1"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="002A4381"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="852023" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko2Char1">
+    <w:name w:val="Otsikko 2 Char1"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:uiPriority w:val="49"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...3 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    <w:rsid w:val="002A4381"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="852023" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko3Char1">
+    <w:name w:val="Otsikko 3 Char1"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:uiPriority w:val="49"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A4381"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="581517" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko4Char1">
+    <w:name w:val="Otsikko 4 Char1"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:uiPriority w:val="49"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A4381"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="852023" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko5Char1">
+    <w:name w:val="Otsikko 5 Char1"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:uiPriority w:val="49"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A4381"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="852023" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko6Char1">
+    <w:name w:val="Otsikko 6 Char1"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:uiPriority w:val="49"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A4381"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="581517" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko7Char1">
+    <w:name w:val="Otsikko 7 Char1"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:uiPriority w:val="49"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A4381"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="581517" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko8Char1">
+    <w:name w:val="Otsikko 8 Char1"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:uiPriority w:val="49"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A4381"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:optimizeForBrowser/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tiina.iivanainen@paijatha.fi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Fujitsu colors 2013">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="87867E"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="DAD9D6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="B22B30"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="DAD9D6"/>
       </a:accent2>
@@ -4519,92 +7788,156 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F19D337A-9E00-454D-9CFB-A91AB4960BBF}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
+    <ds:schemaRef ds:uri="http://opendope.org/xpaths"/>
+    <ds:schemaRef ds:uri="http://opendope.org/conditions"/>
+    <ds:schemaRef ds:uri="http://opendope.org/questions"/>
+    <ds:schemaRef ds:uri="http://opendope.org/answers"/>
+    <ds:schemaRef ds:uri="http://opendope.org/components"/>
+    <ds:schemaRef ds:uri="http://opendope.org/SmartArt/DataHierarchy"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/ink/2010/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/chartDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chart"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chartStyle"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/1998/Math/MathML"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2003/InkML"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2013/main/command"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chartex"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/diagram"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/03/chart"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/model3d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation/model3d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/powerpoint/2014/inkAction"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/thememl/2012/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{eb8e074d-52fb-4100-9979-629941dcc28c}" enabled="1" method="Standard" siteId="{3015e227-a0a8-462c-8e54-07b925fd85cc}" contentBits="1" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>60</Words>
-  <Characters>488</Characters>
+  <Words>64</Words>
+  <Characters>526</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Title</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Fujitsu</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>547</CharactersWithSpaces>
+  <CharactersWithSpaces>589</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Title</dc:title>
-  <dc:subject/>
   <dc:creator>Viitala Tomi 2</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>