--- v0 (2026-06-04)
+++ v1 (2026-08-02)
@@ -1,54 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3C4209CA" w14:textId="77777777" w:rsidR="00EA6670" w:rsidRPr="00EA6670" w:rsidRDefault="00EA6670" w:rsidP="00EA6670">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA6670">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -87,182 +88,108 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="4D4D4D"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Täytettävä </w:t>
       </w:r>
       <w:r w:rsidR="00597E6C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4D4D4D"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">ennen jokaista magneettitutkimusta </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA6670">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4D4D4D"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">sähköinen esitietolomake on </w:t>
-[...21 lines deleted...]
-        <w:t>-Sote-sovelluksessa tai verkossa</w:t>
+        <w:t>sähköinen esitietolomake on Päijät-Sote-sovelluksessa tai verkossa</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA6670">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>. Jos sähköinen asiointi ei onnistu, täyttäkää paperinen esitietolomake, joka on liitteenä. Toimikaa esitietolomakkeen ohjeiden mukaisesti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65CCE8CA" w14:textId="77777777" w:rsidR="00EA6670" w:rsidRPr="00EA6670" w:rsidRDefault="00EA6670" w:rsidP="00EA6670">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="010B7BE8" w14:textId="59B59B9A" w:rsidR="00EA6670" w:rsidRPr="00EA6670" w:rsidRDefault="00EA6670" w:rsidP="00EA6670">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="0" w:firstLine="1247"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="4D4D4D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA6670">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4D4D4D"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lomakkeeseen vastaaminen </w:t>
-[...19 lines deleted...]
-        <w:t>-Sote-sovelluksen kautta</w:t>
+        <w:t>Lomakkeeseen vastaaminen Päijät-Sote-sovelluksen kautta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="309D23B0" w14:textId="271F4002" w:rsidR="00EA6670" w:rsidRPr="00EA6670" w:rsidRDefault="00EA6670" w:rsidP="00EA6670">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="4D4D4D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA6670">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="4D4D4D"/>
         </w:rPr>
-        <w:t xml:space="preserve">Voitte ladata </w:t>
-[...31 lines deleted...]
-        <w:t>-Sote-sovellukseen ja tunnistautukaa vahvasti käyttäen pankkitunnuksia, mobiilivarmennetta tai varmennekorttia.   </w:t>
+        <w:t>Voitte ladata Päijät-Sote-sovelluksen sovelluskaupasta älypuhelimeen tai tablettiin. Kirjautukaa Päijät-Sote-sovellukseen ja tunnistautukaa vahvasti käyttäen pankkitunnuksia, mobiilivarmennetta tai varmennekorttia.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="176ED774" w14:textId="3BF0486B" w:rsidR="00EA6670" w:rsidRPr="003327EF" w:rsidRDefault="00EA6670" w:rsidP="00EA6670">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="4D4D4D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA6670">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="4D4D4D"/>
         </w:rPr>
         <w:t xml:space="preserve">Siirtykää sovelluksessa Minä-osioon ja valitkaa </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA6670">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Terveystiedot-valikosta Lomakkeet. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA6670">
         <w:rPr>
@@ -564,51 +491,64 @@
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0566168F" w14:textId="77777777" w:rsidR="00EA6670" w:rsidRDefault="00EA6670" w:rsidP="006C12C4">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40582356" w14:textId="69127D84" w:rsidR="006C12C4" w:rsidRDefault="006C12C4" w:rsidP="006C12C4">
+    <w:p w14:paraId="771ABE60" w14:textId="77777777" w:rsidR="008B28CF" w:rsidRDefault="008B28CF" w:rsidP="006C12C4">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40582356" w14:textId="2ECFDB3F" w:rsidR="006C12C4" w:rsidRDefault="006C12C4" w:rsidP="006C12C4">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00350528">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>MAGNEETTItutkimukSEN ESITIETOLOMAKE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1064,67 +1004,57 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C12C4" w:rsidRPr="00350528" w14:paraId="1CFE01A4" w14:textId="77777777" w:rsidTr="00480663">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7987" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="5A49B4B1" w14:textId="77777777" w:rsidR="006C12C4" w:rsidRPr="00350528" w:rsidRDefault="006C12C4" w:rsidP="00480663">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00350528">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Aivopaineshuntti</w:t>
-[...8 lines deleted...]
-              <w:t>, magneettisäätöinen</w:t>
+              <w:t>Aivopaineshuntti, magneettisäätöinen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="950" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="58A5DDD7" w14:textId="77777777" w:rsidR="006C12C4" w:rsidRPr="00350528" w:rsidRDefault="006C12C4" w:rsidP="00480663">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
@@ -1204,135 +1134,113 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C12C4" w:rsidRPr="00350528" w14:paraId="4C6DA301" w14:textId="77777777" w:rsidTr="00480663">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7987" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="2F1110FC" w14:textId="0843A6E4" w:rsidR="006C12C4" w:rsidRPr="00350528" w:rsidRDefault="006C12C4" w:rsidP="00480663">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00350528">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Hermostimulaattori</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="007920B4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00350528">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>kipustimulaattori</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> tai</w:t>
             </w:r>
             <w:r w:rsidRPr="00350528">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-              <w:t>stimulaattor</w:t>
+              <w:t xml:space="preserve"> stimulaattor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidR="0041798C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>n</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">n </w:t>
             </w:r>
             <w:r w:rsidRPr="00350528">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>johdot</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="950" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="3CC563B9" w14:textId="77777777" w:rsidR="006C12C4" w:rsidRPr="00350528" w:rsidRDefault="006C12C4" w:rsidP="00480663">
@@ -1700,103 +1608,57 @@
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C12C4" w:rsidRPr="00350528" w14:paraId="4B9CD29F" w14:textId="77777777" w:rsidTr="00480663">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7987" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6677E2FC" w14:textId="2666275C" w:rsidR="006C12C4" w:rsidRPr="00350528" w:rsidRDefault="006C12C4" w:rsidP="00480663">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Quad</w:t>
-[...44 lines deleted...]
-              <w:t xml:space="preserve"> laite tai suun</w:t>
+              <w:t>Quad Helix-laite, Herbstin laite tai suun</w:t>
             </w:r>
             <w:r w:rsidR="0041798C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ulkoiset raudat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="950" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="204BBCDC" w14:textId="77777777" w:rsidR="006C12C4" w:rsidRPr="00350528" w:rsidRDefault="006C12C4" w:rsidP="00480663">
@@ -2477,86 +2339,74 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C12C4" w:rsidRPr="00350528" w14:paraId="296D4023" w14:textId="77777777" w:rsidTr="00480663">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="098E2DEC" w14:textId="47229A00" w:rsidR="006C12C4" w:rsidRPr="00350528" w:rsidRDefault="006C12C4" w:rsidP="00480663">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00350528">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ESSURE -sterilisaatio</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>implantit</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00E5730C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>, uretrarengas</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003E016E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>tai vaginan laskeumarengas, jossa jouset</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="950" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2E846DBC" w14:textId="77777777" w:rsidR="006C12C4" w:rsidRPr="00350528" w:rsidRDefault="006C12C4" w:rsidP="00480663">
             <w:pPr>
@@ -2624,110 +2474,195 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D6C3999" w14:textId="77777777" w:rsidR="006C12C4" w:rsidRPr="00350528" w:rsidRDefault="006C12C4" w:rsidP="00480663">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C12C4" w:rsidRPr="00350528" w14:paraId="69C8D4B5" w14:textId="77777777" w:rsidTr="00480663">
+      <w:tr w:rsidR="00FB0779" w:rsidRPr="00350528" w14:paraId="0EECF243" w14:textId="77777777" w:rsidTr="00FB0779">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7984" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...4 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="481E98B1" w14:textId="69744212" w:rsidR="00FB0779" w:rsidRDefault="00FB0779" w:rsidP="00FB0779">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1490"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magneettiset geelilakkakynnet (esim. Cat Eye). </w:t>
+            </w:r>
+            <w:r w:rsidR="00184A41">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jos tarkoitus on kuvata käsi,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> geelilakka on poistatettava </w:t>
+            </w:r>
+            <w:r w:rsidR="00184A41">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ennen magneettikuvausta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="58D48F26" w14:textId="77777777" w:rsidR="00FB0779" w:rsidRPr="00350528" w:rsidRDefault="00FB0779" w:rsidP="00480663">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="694" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D847E44" w14:textId="77777777" w:rsidR="00FB0779" w:rsidRPr="00350528" w:rsidRDefault="00FB0779" w:rsidP="00480663">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C12C4" w:rsidRPr="00350528" w14:paraId="69C8D4B5" w14:textId="77777777" w:rsidTr="00FB0779">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5802CB63" w14:textId="71D092E7" w:rsidR="006C12C4" w:rsidRPr="00350528" w:rsidRDefault="006C12C4" w:rsidP="00FB0779">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB0779">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Muita vierasesineitä, mitä? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5802CB63" w14:textId="77777777" w:rsidR="006C12C4" w:rsidRPr="00350528" w:rsidRDefault="006C12C4" w:rsidP="00480663">
-[...9 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7E417445" w14:textId="77777777" w:rsidR="006C12C4" w:rsidRPr="00350528" w:rsidRDefault="006C12C4" w:rsidP="00480663">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="694" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="30167D11" w14:textId="77777777" w:rsidR="006C12C4" w:rsidRPr="00350528" w:rsidRDefault="006C12C4" w:rsidP="00480663">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5895144C" w14:textId="77777777" w:rsidR="006C12C4" w:rsidRDefault="006C12C4" w:rsidP="006C12C4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -2763,171 +2698,177 @@
       <w:r w:rsidRPr="00350528">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Päivämäärä ja allekirjoitus: ___ / ___ / ____</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>________           __________</w:t>
       </w:r>
       <w:r w:rsidRPr="00350528">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>___________________________</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00481B67" w:rsidRPr="00D7475F" w:rsidSect="006019B2">
+    <w:sectPr w:rsidR="00481B67" w:rsidRPr="00D7475F" w:rsidSect="008B28CF">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
-      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="2835" w:right="1134" w:bottom="1417" w:left="1134" w:header="510" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="2268" w:right="1134" w:bottom="851" w:left="1134" w:header="510" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="295FD4D5" w14:textId="77777777" w:rsidR="000C2185" w:rsidRDefault="000C2185" w:rsidP="00495CB1">
+    <w:p w14:paraId="5B244A91" w14:textId="77777777" w:rsidR="00F50486" w:rsidRDefault="00F50486" w:rsidP="00495CB1">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="295FD4D6" w14:textId="77777777" w:rsidR="000C2185" w:rsidRDefault="000C2185" w:rsidP="00495CB1">
+    <w:p w14:paraId="2C40AFAA" w14:textId="77777777" w:rsidR="00F50486" w:rsidRDefault="00F50486" w:rsidP="00495CB1">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="295FD4D7" w14:textId="77777777" w:rsidR="000C2185" w:rsidRDefault="000C2185">
+    <w:p w14:paraId="38307AD5" w14:textId="77777777" w:rsidR="00F50486" w:rsidRDefault="00F50486">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0DBEF57A" w14:textId="77777777" w:rsidR="00260063" w:rsidRDefault="002D731B" w:rsidP="00260063">
+  <w:p w14:paraId="2A0D3DC2" w14:textId="77777777" w:rsidR="008B28CF" w:rsidRDefault="008B28CF">
+    <w:pPr>
+      <w:pStyle w:val="Alatunniste"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0DBEF57A" w14:textId="16B2FAA5" w:rsidR="00260063" w:rsidRDefault="002D731B" w:rsidP="00260063">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4819"/>
         <w:tab w:val="clear" w:pos="9638"/>
         <w:tab w:val="center" w:pos="3061"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000C4093">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="808080"/>
         <w:sz w:val="16"/>
         <w:lang w:eastAsia="fi-FI"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251648000" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="295FD4DE" wp14:editId="295FD4DF">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="295FD4DE" wp14:editId="295FD4DF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>605790</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>9925050</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6515100" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="Suora yhdysviiva 5"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6515100" cy="0"/>
                       </a:xfrm>
@@ -2944,69 +2885,69 @@
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="16213395" id="Suora yhdysviiva 5" o:spid="_x0000_s1026" style="position:absolute;z-index:-251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="47.7pt,781.5pt" to="560.7pt,781.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDI6nxirgEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7tAiMOD2k6y7d&#10;FqDtBzCSbAuTRYFU4uTvJ6lJNnS3YTAgkCL59PhIr+6PkxMHQ2zRd7JZ1FIYr1BbP3Ty9eXx01IK&#10;juA1OPSmkyfD8n798cNqDq25wRGdNiQSiOd2Dp0cYwxtVbEazQS8wGB8CvZIE8Tk0lBpgjmhT666&#10;qeu7akbSgVAZ5nT78BaU64Lf90bFH33PJgrXycQtlpPKuctntV5BOxCE0aozDfgHFhNYnx69Qj1A&#10;BLEn+xfUZBUhYx8XCqcK+94qU3pI3TT1u26eRwim9JLE4XCVif8frPp+2PgtZerq6J/DE6qfLDxu&#10;RvCDKQReTiENrslSVXPg9lqSHQ5bErv5G+qUA/uIRYVjT1OGTP2JYxH7dBXbHKNQ6fLutrlt6jQT&#10;dYlV0F4KA3H8anAS2eiksz7rAC0cnjhmItBeUvK1x0frXJml82Lu5Odlhs4hRmd1jhaHht3GkThA&#10;Wodlnb/S1rs0wr3XBW00oL+c7QjWvdnpdefPamQB8rZxu0N92tJFpTSvQvO8W3kh/vRL9e8/YP0L&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvYCWo3wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMw&#10;EITvSLyDtUhcEHXS0KpN41SIn0sPlUh5ACfexBGxHWy3Td+e7QHBcWdHM98U28kM7IQ+9M4KSGcJ&#10;MLSNU73tBHwe3h9XwEKUVsnBWRRwwQDb8vamkLlyZ/uBpyp2jEJsyKUAHeOYcx4ajUaGmRvR0q91&#10;3shIp++48vJM4Wbg8yRZciN7Sw1ajviisfmqjkbA9066+k3vsstrm+0PvsJ27R+EuL+bnjfAIk7x&#10;zwxXfEKHkphqd7QqsEHAevFETtIXy4xGXR3pPCWt/tV4WfD/K8ofAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAMjqfGKuAQAASQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAG9gJajfAAAADQEAAA8AAAAAAAAAAAAAAAAACAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" strokecolor="gray" strokeweight="3pt">
+            <v:line w14:anchorId="3BED72A0" id="Suora yhdysviiva 5" o:spid="_x0000_s1026" style="position:absolute;z-index:-251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="47.7pt,781.5pt" to="560.7pt,781.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDI6nxirgEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7tAiMOD2k6y7d&#10;FqDtBzCSbAuTRYFU4uTvJ6lJNnS3YTAgkCL59PhIr+6PkxMHQ2zRd7JZ1FIYr1BbP3Ty9eXx01IK&#10;juA1OPSmkyfD8n798cNqDq25wRGdNiQSiOd2Dp0cYwxtVbEazQS8wGB8CvZIE8Tk0lBpgjmhT666&#10;qeu7akbSgVAZ5nT78BaU64Lf90bFH33PJgrXycQtlpPKuctntV5BOxCE0aozDfgHFhNYnx69Qj1A&#10;BLEn+xfUZBUhYx8XCqcK+94qU3pI3TT1u26eRwim9JLE4XCVif8frPp+2PgtZerq6J/DE6qfLDxu&#10;RvCDKQReTiENrslSVXPg9lqSHQ5bErv5G+qUA/uIRYVjT1OGTP2JYxH7dBXbHKNQ6fLutrlt6jQT&#10;dYlV0F4KA3H8anAS2eiksz7rAC0cnjhmItBeUvK1x0frXJml82Lu5Odlhs4hRmd1jhaHht3GkThA&#10;Wodlnb/S1rs0wr3XBW00oL+c7QjWvdnpdefPamQB8rZxu0N92tJFpTSvQvO8W3kh/vRL9e8/YP0L&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvYCWo3wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMw&#10;EITvSLyDtUhcEHXS0KpN41SIn0sPlUh5ACfexBGxHWy3Td+e7QHBcWdHM98U28kM7IQ+9M4KSGcJ&#10;MLSNU73tBHwe3h9XwEKUVsnBWRRwwQDb8vamkLlyZ/uBpyp2jEJsyKUAHeOYcx4ajUaGmRvR0q91&#10;3shIp++48vJM4Wbg8yRZciN7Sw1ajviisfmqjkbA9066+k3vsstrm+0PvsJ27R+EuL+bnjfAIk7x&#10;zwxXfEKHkphqd7QqsEHAevFETtIXy4xGXR3pPCWt/tV4WfD/K8ofAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAMjqfGKuAQAASQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAG9gJajfAAAADQEAAA8AAAAAAAAAAAAAAAAACAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" strokecolor="gray" strokeweight="3pt">
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="000C4093">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="808080"/>
         <w:sz w:val="16"/>
         <w:lang w:eastAsia="fi-FI"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="295FD4E0" wp14:editId="295FD4E1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="295FD4E0" wp14:editId="295FD4E1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>605790</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>9925050</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6515100" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="12" name="Suora yhdysviiva 12"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6515100" cy="0"/>
                       </a:xfrm>
@@ -3023,69 +2964,69 @@
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="111DCF93" id="Suora yhdysviiva 12" o:spid="_x0000_s1026" style="position:absolute;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="47.7pt,781.5pt" to="560.7pt,781.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDI6nxirgEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7tAiMOD2k6y7d&#10;FqDtBzCSbAuTRYFU4uTvJ6lJNnS3YTAgkCL59PhIr+6PkxMHQ2zRd7JZ1FIYr1BbP3Ty9eXx01IK&#10;juA1OPSmkyfD8n798cNqDq25wRGdNiQSiOd2Dp0cYwxtVbEazQS8wGB8CvZIE8Tk0lBpgjmhT666&#10;qeu7akbSgVAZ5nT78BaU64Lf90bFH33PJgrXycQtlpPKuctntV5BOxCE0aozDfgHFhNYnx69Qj1A&#10;BLEn+xfUZBUhYx8XCqcK+94qU3pI3TT1u26eRwim9JLE4XCVif8frPp+2PgtZerq6J/DE6qfLDxu&#10;RvCDKQReTiENrslSVXPg9lqSHQ5bErv5G+qUA/uIRYVjT1OGTP2JYxH7dBXbHKNQ6fLutrlt6jQT&#10;dYlV0F4KA3H8anAS2eiksz7rAC0cnjhmItBeUvK1x0frXJml82Lu5Odlhs4hRmd1jhaHht3GkThA&#10;Wodlnb/S1rs0wr3XBW00oL+c7QjWvdnpdefPamQB8rZxu0N92tJFpTSvQvO8W3kh/vRL9e8/YP0L&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvYCWo3wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMw&#10;EITvSLyDtUhcEHXS0KpN41SIn0sPlUh5ACfexBGxHWy3Td+e7QHBcWdHM98U28kM7IQ+9M4KSGcJ&#10;MLSNU73tBHwe3h9XwEKUVsnBWRRwwQDb8vamkLlyZ/uBpyp2jEJsyKUAHeOYcx4ajUaGmRvR0q91&#10;3shIp++48vJM4Wbg8yRZciN7Sw1ajviisfmqjkbA9066+k3vsstrm+0PvsJ27R+EuL+bnjfAIk7x&#10;zwxXfEKHkphqd7QqsEHAevFETtIXy4xGXR3pPCWt/tV4WfD/K8ofAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAMjqfGKuAQAASQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAG9gJajfAAAADQEAAA8AAAAAAAAAAAAAAAAACAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" strokecolor="gray" strokeweight="3pt">
+            <v:line w14:anchorId="11BC073A" id="Suora yhdysviiva 12" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="47.7pt,781.5pt" to="560.7pt,781.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDI6nxirgEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7tAiMOD2k6y7d&#10;FqDtBzCSbAuTRYFU4uTvJ6lJNnS3YTAgkCL59PhIr+6PkxMHQ2zRd7JZ1FIYr1BbP3Ty9eXx01IK&#10;juA1OPSmkyfD8n798cNqDq25wRGdNiQSiOd2Dp0cYwxtVbEazQS8wGB8CvZIE8Tk0lBpgjmhT666&#10;qeu7akbSgVAZ5nT78BaU64Lf90bFH33PJgrXycQtlpPKuctntV5BOxCE0aozDfgHFhNYnx69Qj1A&#10;BLEn+xfUZBUhYx8XCqcK+94qU3pI3TT1u26eRwim9JLE4XCVif8frPp+2PgtZerq6J/DE6qfLDxu&#10;RvCDKQReTiENrslSVXPg9lqSHQ5bErv5G+qUA/uIRYVjT1OGTP2JYxH7dBXbHKNQ6fLutrlt6jQT&#10;dYlV0F4KA3H8anAS2eiksz7rAC0cnjhmItBeUvK1x0frXJml82Lu5Odlhs4hRmd1jhaHht3GkThA&#10;Wodlnb/S1rs0wr3XBW00oL+c7QjWvdnpdefPamQB8rZxu0N92tJFpTSvQvO8W3kh/vRL9e8/YP0L&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvYCWo3wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMw&#10;EITvSLyDtUhcEHXS0KpN41SIn0sPlUh5ACfexBGxHWy3Td+e7QHBcWdHM98U28kM7IQ+9M4KSGcJ&#10;MLSNU73tBHwe3h9XwEKUVsnBWRRwwQDb8vamkLlyZ/uBpyp2jEJsyKUAHeOYcx4ajUaGmRvR0q91&#10;3shIp++48vJM4Wbg8yRZciN7Sw1ajviisfmqjkbA9066+k3vsstrm+0PvsJ27R+EuL+bnjfAIk7x&#10;zwxXfEKHkphqd7QqsEHAevFETtIXy4xGXR3pPCWt/tV4WfD/K8ofAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAMjqfGKuAQAASQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAG9gJajfAAAADQEAAA8AAAAAAAAAAAAAAAAACAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" strokecolor="gray" strokeweight="3pt">
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="000C4093">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="808080"/>
         <w:sz w:val="16"/>
         <w:lang w:eastAsia="fi-FI"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="295FD4E2" wp14:editId="295FD4E3">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="295FD4E2" wp14:editId="295FD4E3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>605790</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>9925050</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6515100" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="13" name="Suora yhdysviiva 13"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6515100" cy="0"/>
                       </a:xfrm>
@@ -3102,69 +3043,69 @@
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="03E8695A" id="Suora yhdysviiva 13" o:spid="_x0000_s1026" style="position:absolute;z-index:-251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="47.7pt,781.5pt" to="560.7pt,781.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDI6nxirgEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7tAiMOD2k6y7d&#10;FqDtBzCSbAuTRYFU4uTvJ6lJNnS3YTAgkCL59PhIr+6PkxMHQ2zRd7JZ1FIYr1BbP3Ty9eXx01IK&#10;juA1OPSmkyfD8n798cNqDq25wRGdNiQSiOd2Dp0cYwxtVbEazQS8wGB8CvZIE8Tk0lBpgjmhT666&#10;qeu7akbSgVAZ5nT78BaU64Lf90bFH33PJgrXycQtlpPKuctntV5BOxCE0aozDfgHFhNYnx69Qj1A&#10;BLEn+xfUZBUhYx8XCqcK+94qU3pI3TT1u26eRwim9JLE4XCVif8frPp+2PgtZerq6J/DE6qfLDxu&#10;RvCDKQReTiENrslSVXPg9lqSHQ5bErv5G+qUA/uIRYVjT1OGTP2JYxH7dBXbHKNQ6fLutrlt6jQT&#10;dYlV0F4KA3H8anAS2eiksz7rAC0cnjhmItBeUvK1x0frXJml82Lu5Odlhs4hRmd1jhaHht3GkThA&#10;Wodlnb/S1rs0wr3XBW00oL+c7QjWvdnpdefPamQB8rZxu0N92tJFpTSvQvO8W3kh/vRL9e8/YP0L&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvYCWo3wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMw&#10;EITvSLyDtUhcEHXS0KpN41SIn0sPlUh5ACfexBGxHWy3Td+e7QHBcWdHM98U28kM7IQ+9M4KSGcJ&#10;MLSNU73tBHwe3h9XwEKUVsnBWRRwwQDb8vamkLlyZ/uBpyp2jEJsyKUAHeOYcx4ajUaGmRvR0q91&#10;3shIp++48vJM4Wbg8yRZciN7Sw1ajviisfmqjkbA9066+k3vsstrm+0PvsJ27R+EuL+bnjfAIk7x&#10;zwxXfEKHkphqd7QqsEHAevFETtIXy4xGXR3pPCWt/tV4WfD/K8ofAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAMjqfGKuAQAASQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAG9gJajfAAAADQEAAA8AAAAAAAAAAAAAAAAACAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" strokecolor="gray" strokeweight="3pt">
+            <v:line w14:anchorId="05008B65" id="Suora yhdysviiva 13" o:spid="_x0000_s1026" style="position:absolute;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="47.7pt,781.5pt" to="560.7pt,781.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDI6nxirgEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7tAiMOD2k6y7d&#10;FqDtBzCSbAuTRYFU4uTvJ6lJNnS3YTAgkCL59PhIr+6PkxMHQ2zRd7JZ1FIYr1BbP3Ty9eXx01IK&#10;juA1OPSmkyfD8n798cNqDq25wRGdNiQSiOd2Dp0cYwxtVbEazQS8wGB8CvZIE8Tk0lBpgjmhT666&#10;qeu7akbSgVAZ5nT78BaU64Lf90bFH33PJgrXycQtlpPKuctntV5BOxCE0aozDfgHFhNYnx69Qj1A&#10;BLEn+xfUZBUhYx8XCqcK+94qU3pI3TT1u26eRwim9JLE4XCVif8frPp+2PgtZerq6J/DE6qfLDxu&#10;RvCDKQReTiENrslSVXPg9lqSHQ5bErv5G+qUA/uIRYVjT1OGTP2JYxH7dBXbHKNQ6fLutrlt6jQT&#10;dYlV0F4KA3H8anAS2eiksz7rAC0cnjhmItBeUvK1x0frXJml82Lu5Odlhs4hRmd1jhaHht3GkThA&#10;Wodlnb/S1rs0wr3XBW00oL+c7QjWvdnpdefPamQB8rZxu0N92tJFpTSvQvO8W3kh/vRL9e8/YP0L&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvYCWo3wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMw&#10;EITvSLyDtUhcEHXS0KpN41SIn0sPlUh5ACfexBGxHWy3Td+e7QHBcWdHM98U28kM7IQ+9M4KSGcJ&#10;MLSNU73tBHwe3h9XwEKUVsnBWRRwwQDb8vamkLlyZ/uBpyp2jEJsyKUAHeOYcx4ajUaGmRvR0q91&#10;3shIp++48vJM4Wbg8yRZciN7Sw1ajviisfmqjkbA9066+k3vsstrm+0PvsJ27R+EuL+bnjfAIk7x&#10;zwxXfEKHkphqd7QqsEHAevFETtIXy4xGXR3pPCWt/tV4WfD/K8ofAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAMjqfGKuAQAASQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAG9gJajfAAAADQEAAA8AAAAAAAAAAAAAAAAACAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" strokecolor="gray" strokeweight="3pt">
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="000C4093">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="808080"/>
         <w:sz w:val="16"/>
         <w:lang w:eastAsia="fi-FI"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="295FD4E4" wp14:editId="295FD4E5">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="295FD4E4" wp14:editId="295FD4E5">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>605790</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>9925050</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6515100" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Suora yhdysviiva 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6515100" cy="0"/>
                       </a:xfrm>
@@ -3181,69 +3122,69 @@
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="2658863E" id="Suora yhdysviiva 2" o:spid="_x0000_s1026" style="position:absolute;z-index:-251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="47.7pt,781.5pt" to="560.7pt,781.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDI6nxirgEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7tAiMOD2k6y7d&#10;FqDtBzCSbAuTRYFU4uTvJ6lJNnS3YTAgkCL59PhIr+6PkxMHQ2zRd7JZ1FIYr1BbP3Ty9eXx01IK&#10;juA1OPSmkyfD8n798cNqDq25wRGdNiQSiOd2Dp0cYwxtVbEazQS8wGB8CvZIE8Tk0lBpgjmhT666&#10;qeu7akbSgVAZ5nT78BaU64Lf90bFH33PJgrXycQtlpPKuctntV5BOxCE0aozDfgHFhNYnx69Qj1A&#10;BLEn+xfUZBUhYx8XCqcK+94qU3pI3TT1u26eRwim9JLE4XCVif8frPp+2PgtZerq6J/DE6qfLDxu&#10;RvCDKQReTiENrslSVXPg9lqSHQ5bErv5G+qUA/uIRYVjT1OGTP2JYxH7dBXbHKNQ6fLutrlt6jQT&#10;dYlV0F4KA3H8anAS2eiksz7rAC0cnjhmItBeUvK1x0frXJml82Lu5Odlhs4hRmd1jhaHht3GkThA&#10;Wodlnb/S1rs0wr3XBW00oL+c7QjWvdnpdefPamQB8rZxu0N92tJFpTSvQvO8W3kh/vRL9e8/YP0L&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvYCWo3wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMw&#10;EITvSLyDtUhcEHXS0KpN41SIn0sPlUh5ACfexBGxHWy3Td+e7QHBcWdHM98U28kM7IQ+9M4KSGcJ&#10;MLSNU73tBHwe3h9XwEKUVsnBWRRwwQDb8vamkLlyZ/uBpyp2jEJsyKUAHeOYcx4ajUaGmRvR0q91&#10;3shIp++48vJM4Wbg8yRZciN7Sw1ajviisfmqjkbA9066+k3vsstrm+0PvsJ27R+EuL+bnjfAIk7x&#10;zwxXfEKHkphqd7QqsEHAevFETtIXy4xGXR3pPCWt/tV4WfD/K8ofAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAMjqfGKuAQAASQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAG9gJajfAAAADQEAAA8AAAAAAAAAAAAAAAAACAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" strokecolor="gray" strokeweight="3pt">
+            <v:line w14:anchorId="3E6AB88D" id="Suora yhdysviiva 2" o:spid="_x0000_s1026" style="position:absolute;z-index:-251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="47.7pt,781.5pt" to="560.7pt,781.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDI6nxirgEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7tAiMOD2k6y7d&#10;FqDtBzCSbAuTRYFU4uTvJ6lJNnS3YTAgkCL59PhIr+6PkxMHQ2zRd7JZ1FIYr1BbP3Ty9eXx01IK&#10;juA1OPSmkyfD8n798cNqDq25wRGdNiQSiOd2Dp0cYwxtVbEazQS8wGB8CvZIE8Tk0lBpgjmhT666&#10;qeu7akbSgVAZ5nT78BaU64Lf90bFH33PJgrXycQtlpPKuctntV5BOxCE0aozDfgHFhNYnx69Qj1A&#10;BLEn+xfUZBUhYx8XCqcK+94qU3pI3TT1u26eRwim9JLE4XCVif8frPp+2PgtZerq6J/DE6qfLDxu&#10;RvCDKQReTiENrslSVXPg9lqSHQ5bErv5G+qUA/uIRYVjT1OGTP2JYxH7dBXbHKNQ6fLutrlt6jQT&#10;dYlV0F4KA3H8anAS2eiksz7rAC0cnjhmItBeUvK1x0frXJml82Lu5Odlhs4hRmd1jhaHht3GkThA&#10;Wodlnb/S1rs0wr3XBW00oL+c7QjWvdnpdefPamQB8rZxu0N92tJFpTSvQvO8W3kh/vRL9e8/YP0L&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvYCWo3wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMw&#10;EITvSLyDtUhcEHXS0KpN41SIn0sPlUh5ACfexBGxHWy3Td+e7QHBcWdHM98U28kM7IQ+9M4KSGcJ&#10;MLSNU73tBHwe3h9XwEKUVsnBWRRwwQDb8vamkLlyZ/uBpyp2jEJsyKUAHeOYcx4ajUaGmRvR0q91&#10;3shIp++48vJM4Wbg8yRZciN7Sw1ajviisfmqjkbA9066+k3vsstrm+0PvsJ27R+EuL+bnjfAIk7x&#10;zwxXfEKHkphqd7QqsEHAevFETtIXy4xGXR3pPCWt/tV4WfD/K8ofAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAMjqfGKuAQAASQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAG9gJajfAAAADQEAAA8AAAAAAAAAAAAAAAAACAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" strokecolor="gray" strokeweight="3pt">
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="000C4093">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="808080"/>
         <w:sz w:val="16"/>
         <w:lang w:eastAsia="fi-FI"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="295FD4E6" wp14:editId="295FD4E7">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="295FD4E6" wp14:editId="295FD4E7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>605790</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>9925050</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6515100" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="Suora yhdysviiva 8"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6515100" cy="0"/>
                       </a:xfrm>
@@ -3260,51 +3201,51 @@
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="07A30A66" id="Suora yhdysviiva 8" o:spid="_x0000_s1026" style="position:absolute;z-index:-251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="47.7pt,781.5pt" to="560.7pt,781.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDI6nxirgEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7tAiMOD2k6y7d&#10;FqDtBzCSbAuTRYFU4uTvJ6lJNnS3YTAgkCL59PhIr+6PkxMHQ2zRd7JZ1FIYr1BbP3Ty9eXx01IK&#10;juA1OPSmkyfD8n798cNqDq25wRGdNiQSiOd2Dp0cYwxtVbEazQS8wGB8CvZIE8Tk0lBpgjmhT666&#10;qeu7akbSgVAZ5nT78BaU64Lf90bFH33PJgrXycQtlpPKuctntV5BOxCE0aozDfgHFhNYnx69Qj1A&#10;BLEn+xfUZBUhYx8XCqcK+94qU3pI3TT1u26eRwim9JLE4XCVif8frPp+2PgtZerq6J/DE6qfLDxu&#10;RvCDKQReTiENrslSVXPg9lqSHQ5bErv5G+qUA/uIRYVjT1OGTP2JYxH7dBXbHKNQ6fLutrlt6jQT&#10;dYlV0F4KA3H8anAS2eiksz7rAC0cnjhmItBeUvK1x0frXJml82Lu5Odlhs4hRmd1jhaHht3GkThA&#10;Wodlnb/S1rs0wr3XBW00oL+c7QjWvdnpdefPamQB8rZxu0N92tJFpTSvQvO8W3kh/vRL9e8/YP0L&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvYCWo3wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMw&#10;EITvSLyDtUhcEHXS0KpN41SIn0sPlUh5ACfexBGxHWy3Td+e7QHBcWdHM98U28kM7IQ+9M4KSGcJ&#10;MLSNU73tBHwe3h9XwEKUVsnBWRRwwQDb8vamkLlyZ/uBpyp2jEJsyKUAHeOYcx4ajUaGmRvR0q91&#10;3shIp++48vJM4Wbg8yRZciN7Sw1ajviisfmqjkbA9066+k3vsstrm+0PvsJ27R+EuL+bnjfAIk7x&#10;zwxXfEKHkphqd7QqsEHAevFETtIXy4xGXR3pPCWt/tV4WfD/K8ofAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAMjqfGKuAQAASQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAG9gJajfAAAADQEAAA8AAAAAAAAAAAAAAAAACAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" strokecolor="gray" strokeweight="3pt">
+            <v:line w14:anchorId="611F1430" id="Suora yhdysviiva 8" o:spid="_x0000_s1026" style="position:absolute;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="47.7pt,781.5pt" to="560.7pt,781.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDI6nxirgEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7tAiMOD2k6y7d&#10;FqDtBzCSbAuTRYFU4uTvJ6lJNnS3YTAgkCL59PhIr+6PkxMHQ2zRd7JZ1FIYr1BbP3Ty9eXx01IK&#10;juA1OPSmkyfD8n798cNqDq25wRGdNiQSiOd2Dp0cYwxtVbEazQS8wGB8CvZIE8Tk0lBpgjmhT666&#10;qeu7akbSgVAZ5nT78BaU64Lf90bFH33PJgrXycQtlpPKuctntV5BOxCE0aozDfgHFhNYnx69Qj1A&#10;BLEn+xfUZBUhYx8XCqcK+94qU3pI3TT1u26eRwim9JLE4XCVif8frPp+2PgtZerq6J/DE6qfLDxu&#10;RvCDKQReTiENrslSVXPg9lqSHQ5bErv5G+qUA/uIRYVjT1OGTP2JYxH7dBXbHKNQ6fLutrlt6jQT&#10;dYlV0F4KA3H8anAS2eiksz7rAC0cnjhmItBeUvK1x0frXJml82Lu5Odlhs4hRmd1jhaHht3GkThA&#10;Wodlnb/S1rs0wr3XBW00oL+c7QjWvdnpdefPamQB8rZxu0N92tJFpTSvQvO8W3kh/vRL9e8/YP0L&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvYCWo3wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMw&#10;EITvSLyDtUhcEHXS0KpN41SIn0sPlUh5ACfexBGxHWy3Td+e7QHBcWdHM98U28kM7IQ+9M4KSGcJ&#10;MLSNU73tBHwe3h9XwEKUVsnBWRRwwQDb8vamkLlyZ/uBpyp2jEJsyKUAHeOYcx4ajUaGmRvR0q91&#10;3shIp++48vJM4Wbg8yRZciN7Sw1ajviisfmqjkbA9066+k3vsstrm+0PvsJ27R+EuL+bnjfAIk7x&#10;zwxXfEKHkphqd7QqsEHAevFETtIXy4xGXR3pPCWt/tV4WfD/K8ofAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAMjqfGKuAQAASQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAG9gJajfAAAADQEAAA8AAAAAAAAAAAAAAAAACAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" strokecolor="gray" strokeweight="3pt">
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="000C4093">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>Päijät-Hämeen hyvinvointi</w:t>
     </w:r>
     <w:r w:rsidR="00AE5086">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>alue</w:t>
     </w:r>
     <w:r w:rsidRPr="000C4093">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3559,391 +3500,188 @@
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:bookmarkEnd w:id="0"/>
   </w:p>
   <w:bookmarkEnd w:id="1"/>
   <w:p w14:paraId="295FD4D9" w14:textId="71DBF4DA" w:rsidR="000C3E64" w:rsidRPr="000C4093" w:rsidRDefault="000C3E64" w:rsidP="002D731B">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4819"/>
         <w:tab w:val="clear" w:pos="9638"/>
         <w:tab w:val="center" w:pos="3061"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73EDBE58" w14:textId="77777777" w:rsidR="008B28CF" w:rsidRDefault="008B28CF">
+    <w:pPr>
+      <w:pStyle w:val="Alatunniste"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="295FD4D2" w14:textId="77777777" w:rsidR="000C2185" w:rsidRDefault="000C2185" w:rsidP="00495CB1">
+    <w:p w14:paraId="2977FDD0" w14:textId="77777777" w:rsidR="00F50486" w:rsidRDefault="00F50486" w:rsidP="00495CB1">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="295FD4D3" w14:textId="77777777" w:rsidR="000C2185" w:rsidRDefault="000C2185" w:rsidP="00495CB1">
+    <w:p w14:paraId="69472910" w14:textId="77777777" w:rsidR="00F50486" w:rsidRDefault="00F50486" w:rsidP="00495CB1">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="295FD4D4" w14:textId="77777777" w:rsidR="000C2185" w:rsidRDefault="000C2185">
+    <w:p w14:paraId="017AAF4D" w14:textId="77777777" w:rsidR="00F50486" w:rsidRDefault="00F50486">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4D8F6154" w14:textId="2F366952" w:rsidR="00E5730C" w:rsidRDefault="00E5730C">
+  <w:p w14:paraId="0608D7E6" w14:textId="77777777" w:rsidR="008B28CF" w:rsidRDefault="008B28CF">
+    <w:pPr>
+      <w:pStyle w:val="Yltunniste"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C4E318E" w14:textId="3FE294D7" w:rsidR="008B28CF" w:rsidRDefault="008B28CF" w:rsidP="00E4031C">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <mc:AlternateContent>
-[...232 lines deleted...]
-      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A7D907A" wp14:editId="72B7BFD9">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A7D907A" wp14:editId="33FFF28F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-129540</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>10795</wp:posOffset>
+            <wp:posOffset>180976</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="2411730" cy="776605"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="4445"/>
+          <wp:extent cx="2019300" cy="650238"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Kuva 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="Kuva 4"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2411730" cy="776605"/>
+                    <a:ext cx="2035536" cy="655466"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="002D731B" w:rsidRPr="002D731B">
+  </w:p>
+  <w:p w14:paraId="295FD4D8" w14:textId="7C7216D3" w:rsidR="00E4031C" w:rsidRPr="00E4031C" w:rsidRDefault="002D731B" w:rsidP="00E4031C">
+    <w:pPr>
+      <w:pStyle w:val="Yltunniste"/>
+    </w:pPr>
+    <w:r w:rsidRPr="002D731B">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fi-FI"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251641856" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="295FD4DC" wp14:editId="4EC25C0F">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652096" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="295FD4DC" wp14:editId="4271DEBE">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>786765</wp:posOffset>
+            <wp:posOffset>701040</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1386000" cy="219600"/>
           <wp:effectExtent l="0" t="0" r="5080" b="9525"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20661"/>
               <wp:lineTo x="21382" y="20661"/>
               <wp:lineTo x="21382" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="1" name="Kuva 1" descr="Potilasohje_arial_72"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="Potilasohje_arial_72"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -3969,312 +3707,206 @@
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6CE2A87C" w14:textId="3CB7D719" w:rsidR="00E5730C" w:rsidRDefault="00E5730C">
+  <w:p w14:paraId="7E064A66" w14:textId="77777777" w:rsidR="008B28CF" w:rsidRDefault="008B28CF">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
-    <w:r>
-[...110 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="32769"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CE0A92"/>
     <w:rsid w:val="000632A9"/>
     <w:rsid w:val="000C2185"/>
     <w:rsid w:val="000C3E64"/>
     <w:rsid w:val="000C4093"/>
+    <w:rsid w:val="000D3AAA"/>
     <w:rsid w:val="00112D7A"/>
     <w:rsid w:val="00141C29"/>
+    <w:rsid w:val="00184A41"/>
     <w:rsid w:val="001C1D1C"/>
     <w:rsid w:val="001C7871"/>
     <w:rsid w:val="001D5FE0"/>
     <w:rsid w:val="002449E1"/>
     <w:rsid w:val="00255A6C"/>
     <w:rsid w:val="00260063"/>
     <w:rsid w:val="00267FCE"/>
     <w:rsid w:val="002D731B"/>
     <w:rsid w:val="00324B62"/>
     <w:rsid w:val="003327EF"/>
     <w:rsid w:val="003D6E9B"/>
     <w:rsid w:val="003E016E"/>
+    <w:rsid w:val="004116F4"/>
     <w:rsid w:val="004165D4"/>
     <w:rsid w:val="0041798C"/>
     <w:rsid w:val="00465C2F"/>
     <w:rsid w:val="00481B67"/>
     <w:rsid w:val="00491B8A"/>
     <w:rsid w:val="00491CD8"/>
     <w:rsid w:val="00495CB1"/>
     <w:rsid w:val="004C71D0"/>
     <w:rsid w:val="004F6FFD"/>
     <w:rsid w:val="00512E47"/>
     <w:rsid w:val="00583F0D"/>
     <w:rsid w:val="00592C33"/>
     <w:rsid w:val="00597E6C"/>
     <w:rsid w:val="006019B2"/>
     <w:rsid w:val="00633BF2"/>
     <w:rsid w:val="0064438D"/>
     <w:rsid w:val="0064560E"/>
     <w:rsid w:val="0068520B"/>
     <w:rsid w:val="006C12C4"/>
     <w:rsid w:val="006C4A1B"/>
     <w:rsid w:val="006F093D"/>
     <w:rsid w:val="00701275"/>
     <w:rsid w:val="00710BC3"/>
     <w:rsid w:val="007202C1"/>
     <w:rsid w:val="007456E9"/>
     <w:rsid w:val="00760F98"/>
     <w:rsid w:val="007920B4"/>
     <w:rsid w:val="007F105E"/>
     <w:rsid w:val="00800996"/>
     <w:rsid w:val="00800E8E"/>
     <w:rsid w:val="00815298"/>
     <w:rsid w:val="0083386E"/>
     <w:rsid w:val="00843FD2"/>
     <w:rsid w:val="00852BAF"/>
     <w:rsid w:val="008543A1"/>
     <w:rsid w:val="008A573F"/>
+    <w:rsid w:val="008B28CF"/>
     <w:rsid w:val="008C6A90"/>
     <w:rsid w:val="008D7417"/>
     <w:rsid w:val="009C0732"/>
     <w:rsid w:val="009D3554"/>
     <w:rsid w:val="009E4C82"/>
     <w:rsid w:val="00A07E6B"/>
     <w:rsid w:val="00A63802"/>
     <w:rsid w:val="00A92A15"/>
     <w:rsid w:val="00AE5086"/>
     <w:rsid w:val="00AF4FA9"/>
     <w:rsid w:val="00B12A46"/>
     <w:rsid w:val="00B13DAA"/>
     <w:rsid w:val="00B145BE"/>
     <w:rsid w:val="00B35857"/>
     <w:rsid w:val="00B52BC0"/>
     <w:rsid w:val="00BB039E"/>
     <w:rsid w:val="00BB1DC6"/>
     <w:rsid w:val="00BD20CC"/>
     <w:rsid w:val="00BE3168"/>
     <w:rsid w:val="00C26FBB"/>
     <w:rsid w:val="00C45051"/>
     <w:rsid w:val="00C94CBB"/>
     <w:rsid w:val="00CE0A92"/>
     <w:rsid w:val="00D05DE0"/>
     <w:rsid w:val="00D30B1E"/>
     <w:rsid w:val="00D6012A"/>
     <w:rsid w:val="00D7475F"/>
+    <w:rsid w:val="00DB100D"/>
     <w:rsid w:val="00E21760"/>
     <w:rsid w:val="00E4031C"/>
     <w:rsid w:val="00E4250A"/>
     <w:rsid w:val="00E5730C"/>
     <w:rsid w:val="00EA6670"/>
     <w:rsid w:val="00F202ED"/>
     <w:rsid w:val="00F25C65"/>
     <w:rsid w:val="00F350F9"/>
+    <w:rsid w:val="00F50486"/>
     <w:rsid w:val="00F51D95"/>
+    <w:rsid w:val="00FB0779"/>
     <w:rsid w:val="00FC460A"/>
     <w:rsid w:val="00FC6B52"/>
     <w:rsid w:val="00FD3042"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="32769"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="295FD4BC"/>
   <w15:docId w15:val="{75771988-3C1C-46FD-8625-7C9C11F4A4D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -4849,66 +4481,66 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1424884023">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paijatsote.suomisote.fi/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paijatsote.suomisote.fi/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-teema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:sysClr val="windowText" lastClr="FFFFFF"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:sysClr val="window" lastClr="2D3236"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
@@ -5169,92 +4801,78 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B28027FE-7913-4C1A-9671-69247D90C3F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{eb8e074d-52fb-4100-9979-629941dcc28c}" enabled="1" method="Standard" siteId="{3015e227-a0a8-462c-8e54-07b925fd85cc}" contentBits="1" removed="0"/>
+  <clbl:label id="{7c1a09ed-46c9-4e3e-9018-67d6f01dd6ae}" enabled="1" method="Privileged" siteId="{3015e227-a0a8-462c-8e54-07b925fd85cc}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>340</Words>
-  <Characters>3125</Characters>
+  <Words>355</Words>
+  <Characters>3243</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>130</Lines>
-  <Paragraphs>52</Paragraphs>
+  <Lines>135</Lines>
+  <Paragraphs>53</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3413</CharactersWithSpaces>
+  <CharactersWithSpaces>3545</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Halonen Kimmo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...12 lines deleted...]
-</file>